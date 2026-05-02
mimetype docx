--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,2250 +217,2267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05488534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the 2019 Notre-Dame Cathedral Fire impact the lead contamination of sediment in the Seine River in Paris, France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101072⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05507162v1</w:t>
+                <w:t xml:space="preserve">cea-05522268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the artificial radionuclide Cesium-137 spatial distribution in the Southern Hemisphere from lake sediment records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Gerald Dicen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palak Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 293, pp.107906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2026.107906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05482962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre- and post-wildfire erosion dynamics as derived from sediment core analyses in Mediterranean ecosystems (Var, Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 503, pp.110278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05522268v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05566160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and post-wildfire erosion dynamics as derived from sediment core analyses in Mediterranean ecosystems (Var, Southern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Ducruet</w:t>
+                <w:t xml:space="preserve">Physico-chemical properties and contamination of flood sediment deposits collected along the Seine River in Paris during the March 2024 flood before Paris Olympics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110278⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-026-04231-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05566160v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05571414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Fukushima fallout in the area affected by wildfires in Kamaishi (Iwate Prefecture, Tohoku Region, Japan): Implications for future environmental research using radionuclide tracers</w:t>
+                <w:t xml:space="preserve">Did the 2019 Notre-Dame Cathedral Fire impact the lead contamination of sediment in the Seine River in Paris, France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoya Takahashi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2025.107876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.101072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05410403v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05507162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainfall variability on sedimentary and hydropower dynamics in a dam reservoir of southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Fukushima fallout in the area affected by wildfires in Kamaishi (Iwate Prefecture, Tohoku Region, Japan): Implications for future environmental research using radionuclide tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hotaka Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hazet</w:t>
+                <w:t xml:space="preserve">Ryoga Ohta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-6461-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 292, pp.107876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2025.107876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05372418v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05410403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaldo Gastineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05298433v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Radioactive contamination transported to Western Europe with Saharan dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.eadr9192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119634v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04925623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioactive contamination transported to Western Europe with Saharan dust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+                <w:t xml:space="preserve">Impact of rainfall variability on sedimentary and hydropower dynamics in a dam reservoir of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9192⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.6461 - 6478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-6461-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04925623v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05372418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncontrolled deforestation and population growth threaten a tropical island’s water and land resources in only 10 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaldo Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adn5941⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672484v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05298433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene record of subantarctic glacier variability in Table Fjord, Cook Ice Cap, Kerguelen Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">Uncontrolled deforestation and population growth threaten a tropical island’s water and land resources in only 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108980⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adn5941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349221v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inexorable land degradation due to agriculture expansion in South American Pampa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirel Cabrera</w:t>
+                <w:t xml:space="preserve">Late Holocene record of subantarctic glacier variability in Table Fjord, Cook Ice Cap, Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-023-01074-z⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.108980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992379v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Niño–Southern Oscillation (ENSO)-driven hypersedimentation in the Poechos Reservoir, northern Peru</w:t>
+                <w:t xml:space="preserve">Inexorable land degradation due to agriculture expansion in South American Pampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Tassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Chalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3191-2023⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-023-01074-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04198246v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{240}$Pu/$^{239}$Pu signatures allow refining the chronology of radionuclide fallout in South America</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Niño–Southern Oscillation (ENSO)-driven hypersedimentation in the Poechos Reservoir, northern Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon Orrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156943⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.3191 - 3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3191-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03712024v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04198246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+                <w:t xml:space="preserve">$^{240}$Pu/$^{239}$Pu signatures allow refining the chronology of radionuclide fallout in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 843, pp.156943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03650052v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03712024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Holocene natural hazards in the French Massif Central from a regional lake sediment approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Arricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.1648-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616253v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03650052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A worldwide meta-analysis (1977–2020) of sediment core dating using fallout radionuclides including $^{137}$Cs and $^{210}$Pb$_{xs}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Holocene natural hazards in the French Massif Central from a regional lake sediment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Fleurdeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Arricau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.4951-4966. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.134-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4951-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406193v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
               </w:r>
@@ -2472,77 +2489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, pp.100287. </w:t>
@@ -2708,2931 +2725,3048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03440177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
+                <w:t xml:space="preserve">A worldwide meta-analysis (1977–2020) of sediment core dating using fallout radionuclides including $^{137}$Cs and $^{210}$Pb$_{xs}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.4951-4966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4951-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883783v1</w:t>
+                <w:t xml:space="preserve">hal-03406193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of murine typhus in La Réunion, France, 2012–2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Manaquin</w:t>
+                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481952v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global review of sediment source fingerprinting research incorporating fallout radiocesium ($^{137}$Cs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362, pp.107103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877523v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02570827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global review of sediment source fingerprinting research incorporating fallout radiocesium ($^{137}$Cs)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107103⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02570827v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03161717v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quick and low-cost technique to identify layers associated with heavy rainfall in sediment archives during the Anthropocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Emergence of murine typhus in La Réunion, France, 2012–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Manaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12650⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (1), pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377280v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spectrocolourimetry to trace sediment source dynamics in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A quick and low-cost technique to identify layers associated with heavy rainfall in sediment archives during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sellier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-019-02302-w⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.sed.12650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380977v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosional response to land abandonment in rural areas of Western Europe during the Anthropocene: A case study in the Massif-Central, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using spectrocolourimetry to trace sediment source dynamics in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 284, pp.106582. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.3290-3301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02302-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377281v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Erosional response to land abandonment in rural areas of Western Europe during the Anthropocene: A case study in the Massif-Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 284, pp.106582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584172v1</w:t>
+                <w:t xml:space="preserve">hal-02377281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849452v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (6), pp.1424 - 1437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849400v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849515v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (1), pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 449, pp.147 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849674v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 566-567, pp.968 - 980. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.11 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691249v1</w:t>
+                <w:t xml:space="preserve">hal-01849452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.30 - 34. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.968 - 980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806108v1</w:t>
+                <w:t xml:space="preserve">hal-01691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the dominant sources of sediment in a drained lowland agricultural catchment: The application of a thorium-based particle size correction in sediment fingerprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400992v1</w:t>
+                <w:t xml:space="preserve">hal-01806108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
+                <w:t xml:space="preserve">Quantifying the dominant sources of sediment in a drained lowland agricultural catchment: The application of a thorium-based particle size correction in sediment fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.271 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01118118v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00907274v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01118118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional vegetation and climate changes during the last 13 kyr from a marine pollen record in Seno Reloncaví, southern Chile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana M. Abarzua</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.04.005⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00691601v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00907274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des cuves de décroissance dans un service de médecine nucléaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional vegetation and climate changes during the last 13 kyr from a marine pollen record in Seno Reloncaví, southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Abarzua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 181, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014113v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00691601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ordonnancement des cuves de décroissance dans un service de médecine nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hallouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (2), pp.299-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of earthquake-triggered turbidites from the Saguenay (Eastern Canada) and Reloncavi (Chilean margin) Fjords: implications for paleoseismicity and sedimentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mulsow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 243-244, pp.89-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2011.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00648918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5642,3986 +5776,3986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert potentiel de chlordécone de parcelles à parcelles par ruissellement et érosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Allongout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bazajet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chlordécone, comprendre et agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Schoelcher (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment, ICCE-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05109170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Temporal Variability of Streamflow in Uruguay River Basin, Southern Brazil from 1980 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Geosciences Union 4th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Geosciences Union, Oct 2024, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474291v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variability of Streamflow in Uruguay River Basin, Southern Brazil from 1980 to 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geosciences Union 4th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mediterranean Geosciences Union, Oct 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Society of Soil Science (IUSS), May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730665v1</w:t>
+                <w:t xml:space="preserve">hal-04444455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444455v1</w:t>
+                <w:t xml:space="preserve">hal-04474291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radionuclides to reconstruct erosion and sedimentation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU 2023 - Japan Geoscience Union Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04105871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic against land use variability impact on soil erosion in two contrasting environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in sediment deposited along the Seine River after a major flood event (February 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radiocaesium (137Cs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU21 - the European Geosciences Union (EGU) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna (e-Conference), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A synthesis of worldwide sediment source tracing research including fallout radiocesium (Cs-137)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569312v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of worldwide sediment source tracing research including fallout radiocesium (Cs-137)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ramon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8312⟩</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569266v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFIS2019 – 7ème congrès de la Société Française des IsotopeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674854v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015168v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Chabert</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
+              <w:t xml:space="preserve">SFIS2019 – 7ème congrès de la Société Française des IsotopeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02667084v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088609v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of spectrocolorimetry to trace sediment sources in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-7999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02667246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing soil erosion rates and sediment sources during the Anthropocene in ponds and lakes draining contrasted cultivated catchments (Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02674466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02667024v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02666944v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02666960v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in an agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157848v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02647985v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495738v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02647985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648081v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Thil</w:t>
+                <w:t xml:space="preserve">Evaluation des stocks et de la dynamique sédimentaire dans les lacs de barrages naturels et artificiels en fonction de leurs usages et de leurs contextes géomorphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648005v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des stocks et de la dynamique sédimentaire dans les lacs de barrages naturels et artificiels en fonction de leurs usages et de leurs contextes géomorphologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyrad</w:t>
+                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495646v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VERSEAU - TRACKSED Project: origin of Loire River basin sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,176 +9774,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International SedNet conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9819,509 +9953,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archive sédimentaire de l'étang Saint-Denis (Seine-et-Marne, France) : un révélateur des retombées atmosphériques en contaminants du dernier siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN Seine phase 8. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10331,167 +10465,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sources and Fates of Lake Sedimentary DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna A. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Cham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracking Environmental Change Using Lake Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.9-52, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43799-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10501,660 +10635,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the 137Cs contained in Saharan dust deposited across Europe in March 2022 emitted by French nuclear tests in Algeria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Bryskere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04078065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroutioun Askanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques dans les laisses de crue de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre du GDR Polymères &amp; Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An up-to-date Holocene catalog of sedimentary events recorded in volcanic lakes from the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISC 2018 20th International sedimentological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Québec, Canada. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of soil erosion across different landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11301,51 +11435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05488534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducruet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04216-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05507162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05482962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Aggarwal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2026.107906" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566160v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110278" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Takahashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hotaka Sato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05372418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-6461-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9192" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108980" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Tassano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Chalar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Cabrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01074-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Orrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3191-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03712024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156943" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4951-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lancelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poubeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manaquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02570827v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Patrick Laceby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02302-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matanza" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraysse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.11.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04730665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10671" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8312" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495646v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyrad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674304v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A. Wood" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43799-1_2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01908397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05488534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducruet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04216-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05482962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Aggarwal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2026.107906" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110278" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-026-04231-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05507162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Takahashi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hotaka Sato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05372418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-6461-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Tassano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Chalar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Cabrera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01074-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sanchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Orrillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3191-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03712024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4951-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02570827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Patrick Laceby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grouteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lancelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertolotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poubeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manaquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.06.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02302-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00691601v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Abarzua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.04.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014113v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hallouard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matanza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraysse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648918v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. St-Onge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2011.11.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04730665v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10671" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8312" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495646v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyrad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674304v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A. Wood" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43799-1_2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01908397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>