--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic combination of the monogenic ANGPTL3 p.H343R variant and a polygenic predisposition in a family with hypobetalipoproteinemia</w:t>
+                <w:t xml:space="preserve">A French multicenter analytical evaluation of the automated Lumipulse G sNfL blood assay (Fujirebio®) and its comparison to four other immunoassays for serum neurofilament light chain assessment in clinical settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Levy</w:t>
+                <w:t xml:space="preserve">Etienne Mondésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Janin</w:t>
+                <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Marmontel</w:t>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fourier</w:t>
+                <w:t xml:space="preserve">Olivier Bousiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Nony</w:t>
+                <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 411, pp.120569. </w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 565, pp.120007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2025.120569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2024.120007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361341v1</w:t>
+                <w:t xml:space="preserve">hal-04796015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t>
+                <w:t xml:space="preserve">Synergic combination of the monogenic ANGPTL3 p.H343R variant and a polygenic predisposition in a family with hypobetalipoproteinemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delorme</w:t>
+                <w:t xml:space="preserve">Manon Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pégat</w:t>
+                <w:t xml:space="preserve">Alexandre Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Theuriet</w:t>
+                <w:t xml:space="preserve">Oriane Marmontel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
+                <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Séverine Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 411, pp.120569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2025.120569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929178v1</w:t>
+                <w:t xml:space="preserve">hal-05361341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French multicenter analytical evaluation of the automated Lumipulse G sNfL blood assay (Fujirebio®) and its comparison to four other immunoassays for serum neurofilament light chain assessment in clinical settings</w:t>
+                <w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Mondésert</w:t>
+                <w:t xml:space="preserve">Cécile Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Schraen-Maschke</w:t>
+                <w:t xml:space="preserve">Antoine Pégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
+                <w:t xml:space="preserve">Julian Theuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousiges</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouvier</w:t>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 565, pp.120007. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2024.120007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796015v1</w:t>
+                <w:t xml:space="preserve">hal-04929178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward alpha‐synuclein seed amplification assay in clinical practice</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Villagrán-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benaiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (5), pp.e200287. </w:t>
@@ -1083,64 +1083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1176,334 +1176,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteinopathies associated to repeat expansion disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (2), pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-021-02454-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796034v1</w:t>
+                <w:t xml:space="preserve">hal-04796082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinopathies associated to repeat expansion disorders</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating Predictive Factors of Suicidal Re-attempts in Adolescents and Young Adults After a First Suicide Attempt, a Prospective Cohort Study. Study Protocol of the SURAYA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (2), pp.173-185. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.916640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-021-02454-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.916640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796082v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neurofilaments : un nouveau biomarqueur clé pour les cliniciens. Partie 2 : neurofilaments, un intérêt au-delà des maladies neurodégénératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (5), pp.441-450. </w:t>
@@ -1554,90 +1554,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofilaments contribution in clinic: state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, </w:t>
@@ -1688,90 +1688,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les neurofilaments : un nouveau biomarqueur clé pour les cliniciens. Partie 1 : intérêt des neurofilaments dans la prise en charge des maladies neurodégénératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (5), pp.431-440. </w:t>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core cerebrospinal fluid biomarker profile in anti-LGI1 encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative diagnosis interest of NfL and pNfH in CSF and plasma in a context of FTD–ALS spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Escal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs biologiques des démences fronto-temporales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Escal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marqueurs biochimiques et maladies neurodégénératives, 2021 (534), pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,51 +2168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of total tau and neurofilaments discriminates between neurodegenerative and primary psychiatric disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,325 +2430,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an automated capillary nano-immunoassay—Simple Western assay—to quantify total TDP43 protein in human platelet samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The standardization of cerebrospinal fluid markers and neuropathological diagnoses brings to light the frequent complexity of concomitant pathology in Alzheimer's disease: The next challenge for biochemical markers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Streichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-1437-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.15 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323849v1</w:t>
+                <w:t xml:space="preserve">hal-03487633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The standardization of cerebrospinal fluid markers and neuropathological diagnoses brings to light the frequent complexity of concomitant pathology in Alzheimer's disease: The next challenge for biochemical markers?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of an automated capillary nano-immunoassay—Simple Western assay—to quantify total TDP43 protein in human platelet samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Streichenberger</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Escal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Bernardini</w:t>
+                <w:t xml:space="preserve">Ingolf Lachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72, pp.15 - 23. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411 (1), pp.267-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2019.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-1437-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487633v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C9orf72 Protein Plasmatic Concentrations Are Similar between &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;C9ORF72&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Expansion Carriers and Noncarriers in Frontotemporal Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,90 +2838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of CSF 14-3-3 Protein in Sporadic Creutzfeldt-Jakob Disease Patients Using a New Automated Capillary Western Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (4), pp.3537-3545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3083,507 +3083,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing the Effects of Pre-Analytical Confounders – A Multicenter Study on CSF-AD Biomarkers</w:t>
+                <w:t xml:space="preserve">Alzheimer's disease - Recent biomarker developments in relation to updated diagnostic criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria João Leitão</w:t>
+                <w:t xml:space="preserve">Kina Höglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Baldeiras</w:t>
+                <w:t xml:space="preserve">Henrik Zetterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanna-Kaisa Herukka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ville Leinonen</w:t>
+                <w:t xml:space="preserve">Kaj Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2015.00153⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 449, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2015.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795991v1</w:t>
+                <w:t xml:space="preserve">hal-04795998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer's disease - Recent biomarker developments in relation to updated diagnostic criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cerebrospinal Fluid Aβ40 Improves the Interpretation of Aβ42 Concentration for Diagnosing Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tholance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2015.01.041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2015.00247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795998v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebrospinal Fluid Aβ40 Improves the Interpretation of Aβ42 Concentration for Diagnosing Alzheimer’s Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
+                <w:t xml:space="preserve">Chasing the Effects of Pre-Analytical Confounders – A Multicenter Study on CSF-AD Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Leitão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Baldeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna-Kaisa Herukka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pikkarainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Tholance</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ville Leinonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.247. </w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2015.00247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2015.00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795956v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-analytical and analytical factors influencing Alzheimer's disease cerebrospinal fluid biomarker variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Portelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Zetterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaj Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 449, pp.9-15. </w:t>
@@ -3647,51 +3647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aram Gazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,77 +4206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Kaczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Formaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMASA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4333,51 +4333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un marqueur biochimique des dégénérescences lobaires fronto-temporales : variations quantitatives et profils protéiques de la protéine TDP43 dans différentes matrices biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université de Lyon, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE1269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4475,64 +4475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quadrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Alzheimer’s &amp; Parkinson’s diseases (AD/PD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Vienne, Austria. pp.1412</w:t>
@@ -4730,51 +4730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Levy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Marmontel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2025.120569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mond&#233;sert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.120007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaczorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dautricourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.70066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamblin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vassileff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.23292854" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-021-02454-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fill&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1758" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04312519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.1034684" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lardeux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dorey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10642-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00193-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mollion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Lachman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1437-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bernardini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2019.06.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492963" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-017-0607-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van Waalwijk van Doorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kulic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Koel-Simmelink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bea Kuiperij" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Versleijen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00310" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795991v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Leit&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Baldeiras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna-Kaisa Herukka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pikkarainen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Leinonen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00153" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kina H&#246;glund" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2015.01.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tholance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00247" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Portelius" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2015.05.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marijon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Pan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gazarian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leveneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2014.08.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Teunissen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Aalund Olsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcolea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lle&#243;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02057585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mond&#233;sert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.120007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Levy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Marmontel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Nony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2025.120569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaczorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dautricourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.70066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barakat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abrial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalancon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benaiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lamblin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200287" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vassileff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.23292854" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-021-02454-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.916640" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fill&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1758" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04312519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.1034684" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lardeux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dorey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10642-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00193-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mollion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14247" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-191278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bernardini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2019.06.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Lachman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1437-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492963" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-017-0607-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda van Waalwijk van Doorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kulic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Koel-Simmelink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bea Kuiperij" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Versleijen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00310" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kina H&#246;glund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2015.01.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tholance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00247" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Leit&#227;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Baldeiras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna-Kaisa Herukka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pikkarainen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Leinonen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00153" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Portelius" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2015.05.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795986v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marijon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-501" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Pan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Gazarian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leveneur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2014.08.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Teunissen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Aalund Olsen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcolea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lle&#243;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.061" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02057585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>