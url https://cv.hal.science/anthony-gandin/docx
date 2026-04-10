--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -504,295 +504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging challenges of ozone impacts on asian plants: actions are needed to protect ecosystem health</w:t>
+                <w:t xml:space="preserve">Dynamics of Foliar Responses to O3 Stress as a Function of Phytotoxic O3 Dose in Hybrid Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaozhong Feng</w:t>
+                <w:t xml:space="preserve">Benjamin Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenios Agathokleous</w:t>
+                <w:t xml:space="preserve">Pierre Vollenweider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Yue</w:t>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Oksanen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Paoletti</w:t>
+                <w:t xml:space="preserve">Marcus Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Health and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20964129.2021.1911602⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.679852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.679852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981721v1</w:t>
+                <w:t xml:space="preserve">hal-03981723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Foliar Responses to O3 Stress as a Function of Phytotoxic O3 Dose in Hybrid Poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging challenges of ozone impacts on asian plants: actions are needed to protect ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaozhong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Turc</w:t>
+                <w:t xml:space="preserve">Evgenios Agathokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vollenweider</w:t>
+                <w:t xml:space="preserve">Xu Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gandin</w:t>
+                <w:t xml:space="preserve">Elina Oksanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Schaub</w:t>
+                <w:t xml:space="preserve">Elena Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.679852. </w:t>
+              <w:t xml:space="preserve">Ecosystem Health and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.1911602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.679852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20964129.2021.1911602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981723v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative role of plant mitochondria facing oxidative stress: The case of ozone</w:t>
               </w:r>
@@ -2589,261 +2589,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Absence of Alternative Oxidase AOX1A Results in Altered Response of Photosynthetic Carbon Assimilation to Increasing CO2 in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">The absence of alternative oxidase AOX1A results in altered response of photosynthetic carbon assimilation to increasing CO(2) in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Day</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asaph Cousins</w:t>
+                <w:t xml:space="preserve">David A Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph B Cousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (9), pp.1627-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcs107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992687v1</w:t>
+                <w:t xml:space="preserve">hal-02647260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of alternative oxidase AOX1A results in altered response of photosynthetic carbon assimilation to increasing CO(2) in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">The Absence of Alternative Oxidase AOX1A Results in Altered Response of Photosynthetic Carbon Assimilation to Increasing CO2 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Day</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asaph B Cousins</w:t>
+                <w:t xml:space="preserve">David Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Cousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (9), pp.1627-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcs107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647260v1</w:t>
+                <w:t xml:space="preserve">hal-02992687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-sink imbalance increases with growth temperature in the spring geophyte Erythronium americanum</w:t>
               </w:r>
@@ -3520,51 +3520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Win Thu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Zhu Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Collier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ubierna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Cousins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ying Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Koteyeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voznesenskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0281-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boyd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14359" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allen Boyd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Denysyuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru158" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph B Cousins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Studer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R Kolbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria K Koteyeva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Voznesenskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Edwards" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duffes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Day" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gutjahr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lapointe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b11-061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Win Thu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Zhu Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Collier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ubierna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Cousins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ying Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Koteyeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voznesenskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0281-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boyd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14359" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allen Boyd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Denysyuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru158" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph B Cousins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Studer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R Kolbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria K Koteyeva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Voznesenskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Edwards" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duffes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Day" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gutjahr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lapointe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b11-061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>