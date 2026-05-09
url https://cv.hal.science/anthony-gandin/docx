--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -504,399 +504,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Foliar Responses to O3 Stress as a Function of Phytotoxic O3 Dose in Hybrid Poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative role of plant mitochondria facing oxidative stress: The case of ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Turc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.679852⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.202 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981723v1</w:t>
+                <w:t xml:space="preserve">hal-03493025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging challenges of ozone impacts on asian plants: actions are needed to protect ecosystem health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Foliar Responses to O3 Stress as a Function of Phytotoxic O3 Dose in Hybrid Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vollenweider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaozhong Feng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elena Paoletti</w:t>
+                <w:t xml:space="preserve">Marcus Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Health and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20964129.2021.1911602⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.679852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.679852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981721v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative role of plant mitochondria facing oxidative stress: The case of ozone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gandin</w:t>
+                <w:t xml:space="preserve">Emerging challenges of ozone impacts on asian plants: actions are needed to protect ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaozhong Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenios Agathokleous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Oksanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dizengremel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.202 - 210. </w:t>
+              <w:t xml:space="preserve">Ecosystem Health and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.1911602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20964129.2021.1911602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493025v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ureides in source-to-sink transport of photoassimilates in non-fixing soybean</w:t>
               </w:r>
@@ -1010,411 +1010,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Detoxification Processes in Ozone Risk Assessment: Need to Integrate the Cellular Compartmentation of Antioxidants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the main determinants of O3 tolerance in Euramerican poplar genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dusart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Davrinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00045⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 656, pp.681-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943204v1</w:t>
+                <w:t xml:space="preserve">hal-02154587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Approach Reveals Diverse Responses of Pastinaca Sativa to Ozone and Wounding Stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of Detoxification Processes in Ozone Risk Assessment: Need to Integrate the Cellular Compartmentation of Antioxidants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Galati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Joffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Larbat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Cabané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo9070153⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02310109v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the main determinants of O3 tolerance in Euramerican poplar genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted Metabolomics Approach Reveals Diverse Responses of Pastinaca Sativa to Ozone and Wounding Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Davrinche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.307⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9070153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02154587v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of mesophyll conductance to short-term variation in CO2 in the C4 plants Setaria viridis and Zea mays</w:t>
               </w:r>
@@ -1781,64 +1781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cabané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,629 +1987,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the mitochondrial alternative oxidase (AOX) and uncoupling protein (UCP) alters rates of foliar nitrate and carbon assimilation in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">The acclimation of photosynthesis and respiration to temperature in the C3-C4 intermediate Salsola divaricata: induction of high respiratory CO2 release under low temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykhaylo Denysyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asaph Cousins</w:t>
+                <w:t xml:space="preserve">Nuria K Koteyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V Voznesenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald E Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph B Cousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru158⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11), pp.2601-2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992726v1</w:t>
+                <w:t xml:space="preserve">hal-02633702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acclimation of photosynthesis and respiration to temperature in the C 3 -C 4 intermediate S alsola divaricata : induction of high respiratory CO 2 release under low temperature</w:t>
+                <w:t xml:space="preserve">Disruption of the mitochondrial alternative oxidase (AOX) and uncoupling protein (UCP) alters rates of foliar nitrate and carbon assimilation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerald Edwards</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhaylo Denysyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaph Cousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (12), pp.3133-3142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992716v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the mitochondrial alternative oxidase (AOX) and uncoupling protein (UCP) alters rates of foliar nitrate and carbon assimilation in Arabidopsis thaliana.</w:t>
+                <w:t xml:space="preserve">The acclimation of photosynthesis and respiration to temperature in the C 3 -C 4 intermediate S alsola divaricata : induction of high respiratory CO 2 release under low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Asaph B Cousins</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Koteyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Voznesenskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Cousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru158⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (11), pp.2601-2612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631134v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Limited Role for Carbonic Anhydrase in C4 Photosynthesis as Revealed by a ca1ca2 Double Mutant in Maize.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of the mitochondrial alternative oxidase (AOX) and uncoupling protein (UCP) alters rates of foliar nitrate and carbon assimilation in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mykhaylo Denysyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asaph B Cousins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.237602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (12), pp.3133-3142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635392v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acclimation of photosynthesis and respiration to temperature in the C3-C4 intermediate Salsola divaricata: induction of high respiratory CO2 release under low temperature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Limited Role for Carbonic Anhydrase in C4 Photosynthesis as Revealed by a ca1ca2 Double Mutant in Maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria K Koteyeva</w:t>
+                <w:t xml:space="preserve">Allison R Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena V Voznesenskaya</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Lin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaph B Cousins</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12345⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (2), pp.608-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.237602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633702v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of alternative oxidase AOX1A results in altered response of photosynthetic carbon assimilation to increasing CO(2) in Arabidopsis thaliana</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duffes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaph B Cousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (9), pp.1627-1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2959,51 +2959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod has a stronger impact than irradiance on the source–sink relationships in the sink-limited species Erythronium americanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Lapointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3520,51 +3520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Win Thu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Zhu Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Collier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ubierna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Cousins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ying Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Koteyeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voznesenskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0281-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boyd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14359" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allen Boyd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Denysyuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru158" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph B Cousins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Studer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R Kolbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria K Koteyeva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Voznesenskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Edwards" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duffes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Day" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gutjahr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lapointe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b11-061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Joffe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.12.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vollenweider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.679852" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03981721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhong Feng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Oksanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paoletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964129.2021.1911602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Win Thu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Zhu Lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Collier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Davrinche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8MKVM5B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Caban&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9070153" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Ubierna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Cousins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ying Ma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Koteyeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voznesenskaya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stutz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-016-0281-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boyd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14359" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0580-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Allen Boyd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria K Koteyeva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Voznesenskaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Edwards" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph B Cousins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12345" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Denysyuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Edwards" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Studer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R Kolbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.237602" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duffes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Day" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Day" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gutjahr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Lapointe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992791v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b11-061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp255" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04352865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>