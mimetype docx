--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -376,51 +376,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -825,4673 +825,4591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte : comprendre le piège identitaire et la montée en puissance du Rassemblement national</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+                <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Jennings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dnm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Japón a la India: lo que los aseos públicos dicen sobre las jerarquías sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04433713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lives in exile? Perspectives on the resettlements of Sri Lankan refugees in Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.106629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2024.106629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon, Inde, Haïti et ailleurs : ce que les toilettes publiques disent des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04389206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations médiatiques et habitantes de la présence du sauvage en ville: le cas du sanglier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikonoff Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33055/GEOREGARDS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04584353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surf et mise en tourisme à Serenity (Inde du Sud) : vers une déferlante de frictions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04768298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memories of Exile, Memory in Exile: The Sri Lankan Separatist Conflict in the Films of Pradeepan Raveendran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Asian Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02759527.2024.2396235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04681184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exorcising traumas: Jude Ratnam’s Demons in Paradise (2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Asian Diaspora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19438192.2022.2087294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Lanka: an island in turmoil A look back at a multifaceted crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03864466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies de l’alcool à Pondichéry : sociabilités, frictions et enjeux politiques d’une économie en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antony Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXXIV (283), pp.159-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.12905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pèlerinage divertissant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.7325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03501351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Give time a break » : enjeux sociaux et territoriaux de la pratique du surf à Pondichery (Inde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les activités sportives dans l'espace littoral. Dynamiques sociales et culturelles, 258, pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.10778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la tragédie humanitaire du confinement national de 2020 en Inde, son appréhension et la pratique de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXIII (282), pp.465-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.12659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03491884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confining the margins, marginalizing the confined: The Distress of Neglected Lockdown Victims in Indian Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankare Gowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antony Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sur le Vif, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soundless Dance (2019) ou l’aporie du trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXIII (282), pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.12704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking place : Sri-Lankan refugees in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiner les marges, marginaliser les confins : la souffrance des oubliés du lockdown dans les villes indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankare Gowda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antony Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sur le Vif, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le pari de l’Inde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (281), pp.17-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir ou entrevoir le tigre : tourisme domestique et expérience de nature en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (281), pp.289-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.11332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To be or not to be a refugee? Reflections on refugeehood and citizenship among Sri Lankan Tamils in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13621025.2019.1706446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité et tourisme : la fabrique des identités et des altérités en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.4212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02550613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialidad y turismo: la fábrica de las identidades y alteridades en India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.4291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02550640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coloniality and tourism: the fabric of identities and alterities in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.4251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02550637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindouisme et pratiques spatiales des Tamouls en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chapelle : un quartier pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious Dynamics of Sri Lankan Hindu Tamils in Paris: Constructions of the Self and the Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Asianist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.120-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme aux Suds : vers une double émergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01809537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindus and Others: A Sri Lankan Perspective (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claveyrolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Asianist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1 - 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chapelle, haut lieu alimentaire sud-asiatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France des marges : points de vues et perspectives à partir de l’outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Coexistence des mondes ruraux et des agricultures, 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01809536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Le Vénérable W.’ Barbet Schroeder, 2017, 1h47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.337-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dheepan, un film postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Ceylan Quarter à Keezhputhupattu : lieux de l’exil sri-lankais en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les transformations socio-spatiales de l’Inde : vers un nouveau virage mondialisé ?, Vol 1 (267), p.261-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01160310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration sud-asiatique: routes migratoires, parcours de santé et intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'immigration sud-asiatique en questions, 161, pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.161.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gendarme de Saint-Astier : les dispositifs spatiaux dédiés au maintien de l'ordre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°28, Police : les espaces de l'ordre, l'ordre en espace, En ligne: http://echogeo.revues.org/13753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01021959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A demeure en exil ? Être réfugié tamoul sri lankais au Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les espaces de l'entre-deux, 7, http://www.carnetsdegeographes.org/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chapelle: un lieu de mémoire pour la diaspora tamoule?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°13 - Frontières, barrières, horizons. Réinterroger l'histoire et les mémoires de la migration, En ligne: http://cm.revues.org/index.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Lankais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.796-800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes et antiroutes de l'immigration tamoule sri-lankaise: des camps du Tamil Nadu à la Chapelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.26-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de racinements au sein de la migration tamoule sri-lankaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1297, pp.56-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : de la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Circulations, 2, pp.5--12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : de la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des Tamouls à la vie politique française. Entretien avec Stéphane Gatignon, maire de Sevran et conseiller régional d’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1291. Goreau-Ponceaud Anthony (Coord.), Diasporas Sri Lankaises : entre guerre et paix, pp.22-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration Sri Lankaise : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Diasporas Sri Lankaises : entre guerre et paix, pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et imaginaire diasporique : la question du lien et de la mémoire. Réflexions à partir de la diaspora tamoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.37-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration sri-lankaise en France : trajectoires, contours et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1291. Goreau-Ponceaud Anthony (Coord.), Diasporas Sri Lankaises : entre guerre et paix, pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black waters et Black Atlantic : quel teint pour la musique indienne de diaspora ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Servan-Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (numéro thématique Géographie des musiques noires), pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.1266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme de et en diaspora. Quand les indiens prennent possession du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 2 (numéro thématique : Vers une théorisation de l'approche géographique du tourisme), pp.70-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...677 lines deleted...]
-                <w:t xml:space="preserve">Delon Madavan</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora tamoule en France : entre visibilité et politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23844⟩</w:t>
+              <w:t xml:space="preserve">, 2009, En ligne: http://echogeo.revues.org/11157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.11157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...2579 lines deleted...]
-                <w:t xml:space="preserve">Routes et antiroutes de l'immigration tamoule sri-lankaise: des camps du Tamil Nadu à la Chapelle.</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chapelle : un théâtre monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, pp.26-44. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 4, pp.58-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...742 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora tamoule : lieux et territoires en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.19-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhangrâ et imaginaire de diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copyright Volume ! </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (1/2), pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'image au voyage : l'Inde sur la route de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (Numéro thématique : " Une géographie culturelle et politique du tourisme "), En ligne : http://articulo.revues.org/index771.html. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/articulo.771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5501,51 +5419,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5604,370 +5522,370 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement : perspectives indiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73 (281), 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03130705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DESI. Indian Values: Diaspora and Womanhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 202p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, 213p, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03130705v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...148 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diasporas Sri Lankaises. Entre guerre et paix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1291, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5977,1699 +5895,1699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essor et crise de la presse tamoule eelamiste à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delon Madavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas PITSOS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, capitale polyphonique. Histoire de la presse réfugiée, exilée, immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.301-309, 2025, 978-2-38428-027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05109028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hindouisme tamoul à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Aynié, Laurence Croq, Nicolas Lyon-Caen, Michel Sot, Danielle Tartakowsky (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les religions des Parisiens : d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.213-224, 2024, Homme et société, 979-10-351-0925-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be a refugee? Reflections on refugeehood and citizenship among Sri Lankan Tamils in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Possibility of Politics in India. Democracy Against a Democratic State. Edited by Akshat Jain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9781003096535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05216816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le festival de Ganesh à Paris: cohabitations, négociations et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lang Natalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Dejean et Annick Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se faire une place dans la cité. La participation des groupes religieux à la vie urbaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-160, 2022, 978-2-7606-4549-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03677878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre pratiques et régulations : quelles places du commerce &amp;quot;ethnique&amp;quot; ou &amp;quot;minoritaire&amp;quot; à Paris ? L'exemple des quartiers Château Rouge et la Chapelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit commerce dans la ville-monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or. Critiques et cités, pp.65-76, 2020, 978-2-490437-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02899886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Becomes Tamil : The Morphing of new cultural Space Sacred Geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vethanayagamony Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tamil Diaspora. Intersectionality of Migration, Religion, Language and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serials Publications Pvt. Ltd., 2020, Indian Diaspora Series, 8194556341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythologie indienne et connerie d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marmion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Humaines Éditions, pp.151-164, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02310215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et vécus des situations de marge: le cas des réfugiés sri-lankais en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Lombard; Nora Mareï; Kevin Sutton; Pierre Zembri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et marginalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-79, 2019, Espace et Territoires, 978-2-7535-7590-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict and Environment in Sri Lanka, a Complex Nexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detlef Briesen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armed Conflict and Environment. From World War II to Contemporary Asymmetric Warfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos Verlag, pp.227-260, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/9783845293868-227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01942572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux politiques et normatifs autour des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Goreau-Ponceaud; Nicolas Lemoigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, chasseurs et normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.103-106, 2017, 978-2-85892-465-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.7795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser aujourd'hui le commerce alimentaire &amp;quot;ethnique&amp;quot; : une comparaison de quartiers parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.msha.7795⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabrol</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René-Paul Desse; Sophie Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations de l’espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-382, 2016, Espace et territoires, 978-2-7535-4899-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 697-702, 2015, 9782200250126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques touristiques au sein de la diaspora indienne: entre institutionnalisation et désirs d'appartenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sacareau; Benjamin Taunay; Emmanuelle Peyvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mondialisation du tourisme. Les nouvelles frontières d'une pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-73, 2015, 9782753540651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesha Chaturthi and the Sri Lankan Tamil Diaspora in Paris: inventing strategies of visibility and legitimacy in a plural 'mono-cultural' society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallo Ester. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration and Religion in Europe. Comparative perspectives on South Asian experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.211-231, 2014, Anthropology series, 9781409429739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il un &amp;quot;malaise&amp;quot; tamoul à Maurice? Entre reconnaissance et dramatisation identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indianité et créolité à l'île Maurice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, pp.101-122, 2014, Purusartha n°32, 978-2-7132-2423-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.22857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité et mobilisation politique : quand diaspora rime avec reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delon Madavan, Gaëlle Dequirez et Eric Meyer (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les communautés tamoules et le conflit sri lankais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.127-152, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.22857⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre filiation et affiliation : peut-on parler d'identité diasporique ? Réflexion à partir de la diaspora tamoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lazzarotti Oivier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité entre ineffable et effroyable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.98-112, 2011, Recherches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.lazza.2011.01.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamils in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Percot Marie (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Indian Migration: Historical and current perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.64-90, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mécénat populaire : un support à privilégier dans l'émergence de nouvelles territorialités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrerie Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et mécénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.41-49, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...39 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...112 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques afro-indiennes : nouvelles circulations des formes, nouvelles expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Servan-Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganapathy-Dore Geetha et Olinga Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images changeantes de l'Inde et de l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.31-56, 2011, Discours identitaire dans la mondialisation française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7679,142 +7597,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de l'Inde du Sud, 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2025, 978-2-84630-300-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05061869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire insolite de l'Inde du Sud, 2ème édition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
+                <w:t xml:space="preserve">Yercaud. Trajectory of a Hill Station: From Colonial Plantations to Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmopole</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 160 p., 2025, 978-2-84630-300-2</w:t>
+                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., 2025, Science and Society Series no. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05061869v1</w:t>
+                <w:t xml:space="preserve">hal-05415347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yercaud. Trajectoire d’une Hill Station. Des plantations coloniales au tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., 2025, Science and Society Series no. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urbanisation in the South Asian Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7842,957 +7996,721 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diya Mehra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Yercaud. Trajectory of a Hill Station: From Colonial Plantations to Tourism</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing Villages undergoing Urban Coastal Changes, Pondicherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serizier L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balasubramanian D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhagath Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science &amp; Society series (4), pp.78, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+                <w:t xml:space="preserve">hal-05088407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindus and Others: A Sri Lankan Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claveyrolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., In press, Science and Society Series no. 6</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The South Asianist. University of Edinburgh, 6 (1), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse, chasseurs et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 2017, 9782858924653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.7684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cosmopole, 2016, 978-2-84630-108-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration sud-asiatique en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIEMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27 (161), 2015, Migrations Sociétés, Vincent Geisser</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine, politiques et ethnicité dans l'aire indianocéanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUB, Presses Universitaires de Bordeaux, 120p, 2014, 9782867819322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., In press, Science and Society Series no. 6</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cosmopole - Diffusion Marcus - Paris, pp.159, 2013, Dictionnaires insolites, 9782846300810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...114 lines deleted...]
-              <w:t xml:space="preserve">, Science &amp; Society series (4), pp.78, 2024</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporas Sri Lankaises : entre guerre et paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Numéro thématique Homme et Migrations, n°1291, pp.159, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...364 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8802,2049 +8720,2124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, laboratoire des possibles : par-delà le piège identitaire et le déterminisme postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mayotte, laboratoire des possibles : par-delà le piège identitaire et le déterminisme postcolonial</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12vc1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte : État d'exception et colonialité du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04521155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À La Réunion, des Sri Lankais victimes des déficiences de la politique migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w341⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04281599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un confiné parmi d’autres à Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://lamenparle.hypotheses.org/2199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">À La Réunion, des Sri Lankais victimes des déficiences de la politique migratoire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Inde, la réouverture des débits d’alcool déchaîne des passions toutes politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentats à Sri Lanka : comment se met en place le climat de terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2020, https://lamenparle.hypotheses.org/2199</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02406720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’Inde de Modi, les réfugiés sri-lankais craignent pour leur avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Attentats à Sri Lanka : comment se met en place le climat de terreur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour où l’Inde a fermé ses portes aux musulmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02408357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Sri Lankais à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qpt0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démons qui agitent Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://www.lacor.info/film/demons_in_paradise/texte/goreau-ponceaud/2018.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (18)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, un département au bord du gouffre ? [PODCAST]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte : comprendre le piège identitaire et la montée en puissance du Rassemblement national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04887982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte : une urbanisation à repenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad IDAROUSSI TSIMANDA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hunjwsc4a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857078v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast. Inde : la tentation de la prohibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du chercheur / éthique de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, asiles et frontières à La Réunion et Mayotte – MIGRAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mayotte : une urbanisation à repenser</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte - La Réunion : laboratoires des politiques migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fahad IDAROUSSI TSIMANDA</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une autre histoire du monde ». Entretien mené avec Pierre Singaravélou et Fabrice Argounès le 17 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.hunjwsc4a⟩</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.283-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qna⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04824856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop Urabltour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Picherit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mayotte - La Réunion : laboratoires des politiques migratoires</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la crise économique à la crise politique : le Sri Lanka dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Une autre histoire du monde ». Entretien mené avec Pierre Singaravélou et Fabrice Argounès le 17 juin 2024</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03673503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Lanka : comment la population a mis fin à la « Gotacratie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulèvement populaire, crise économique et crise politique: Sri Lanka face à un triple défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03816017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inde en apnée sous la deuxième vague de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://theconversation.com/linde-en-apnee-sous-la-deuxieme-vague-de-la-covid-19-160980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souffrance des oubliés du lockdown dans les villes indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Christian Tarpin. Ferme AuroOrchard, 12 décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2020, pp.271-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.11323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de l'Inde du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02093792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Sri Lanka, des musulmans modérés pris dans la tourmente des attentats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...404 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02874622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique et frontières ; Langues, religions et communautés; L’Education ; L’agriculture indienne : l’autre grand écart ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10995,51 +10988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11697,51 +11690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antony Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11971,51 +11964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la reconstruction post-crise cyclonique à Mayotte. Colonialité, autochtonie et gouvernement humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12053,51 +12046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayotte, laboratoire des possibles: par-delà le piège identitaire et le déterminisme postcolonial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12243,51 +12236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, Frontières et frontiérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Frontières, fabriques de l’asile et régimes d’altérité à Mayotte et à la Réunion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet MIGRAF (MIGRAtions, Asiles et frontières à la Réunion et à Mayotte), Nov 2024, MSH Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12325,51 +12318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de l’exil, mémoire en exil. Le conflit séparatiste sri-lankais dans l’œuvre de Pradeepan Raveendran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentz Anne-Sophie; Guyot Lola; Rublon Tony, Apr 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12388,234 +12381,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04160197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Some reflections on the humanitarian tragedy of national lockdown in India, its apprehension and research practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RC21 Conference 2022, “Ordinary cities in exceptional times", panel "Negotiating the pandemic city: the precariously housed and their practices of inhabitation during COVID-19".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03767308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traverser les eaux et se reconstruire : modalités de la transmission de la mémoire de la guerre en contexte diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Réunion; DIRE (Déplacements Identités Regards Ecritures); LCF (Laboratoire de recherche sur les espaces créoles et francophones); OSOI (Observatoire des sociétés de l'océan Indien), Oct 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03807690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’un projet interdisciplinaire autour des enjeux de gestion de la grande faune sauvage en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude inter-laboratoire, Penser et Agir avec le Sanglier (P.A.S.) : enjeux socio-environnementaux d’une coexistence inédite, Pessac, 2 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Afriques dans le Monde, UMR Passages, Département CHANGES (Université de Bordeaux), Université Bordeaux Montaigne, Jun 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13024,51 +13017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“To be a Sri Lankan refugees in India”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes of subjectivity in refugee camps and reception facilities: cross-perspectives from the global South and North, conférence internationale de l’APAD, « migration, développement et citoyenneté »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13294,165 +13287,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01809594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De malaises identitaires en branchements inter- et transnationaux : le cas de l’île Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4es Rencontres des études africaines en France, REAF 2016 : Afriques cosmopolitiques, Paris, Institut national des langues et civilisations orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques et vécus des situations de marges : le cas des réfugiés sri-lankais en Inde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LVMT; Prodig; CNFG; Edytem, Nov 2016, Marne-la -Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404858v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02629018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discutant de Lou Kermarrec, Usages des plantes et conception du sacré dans le culte hindou de la Guadeloupe</w:t>
               </w:r>
@@ -13501,165 +13494,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">direction de l’atelier Migrations forcées en Asie du Sud et communication, Réfugiés tamouls sri-lankais en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e Congrès Asie &amp; Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Kālī speaks to me directly : Religious dynamics of Hindus Tamils in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hindus and Others in Sri Lanka and in the Diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIAS et CERIAS, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01118379v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02629020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Lankan Tamil refugees in India</w:t>
               </w:r>
@@ -13708,234 +13701,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre arrangements spatiaux et transgressions des frontières : chrétiens et hindous tamouls en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Entre arrangements spatiaux et transgressions des frontières : chrétiens et hindous tamouls en Île-de-France "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, GSRL, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01002937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camp and non-camp Sri Lankan Refugees in Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sri Lanka Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam, Dec 2014, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">REFUGEES AND REPATRIATES IN TAMIL NADU: A SRI LANKAN PERSPECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forced migration in South Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIAS, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097374v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01002937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sri Lanka: des déplacements forcés à la constitution d'une diaspora.</w:t>
               </w:r>
@@ -14260,234 +14253,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Ile Maurice post-coloniale et l'Inde : enjeux politiques, économiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE MALAISE TAMOUL À MAURICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, EHESS (Amphithéâtre) 105 boulevard Raspail, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité et mobilisation politique : quand la diaspora rime avec reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les communautés tamoules et le conflit sri lankais "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, Maison de la Recherche de l'université de Paris-Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sri Lankan Tamils in France: a recent visibility in the public space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL MIGRATION OF SOUTH ASIANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Poitiers, MIGRINTER, Maison des Sciences de l'Homme et de la Société, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672700v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00672709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Chapelle à la Courneuve : entre tensions, visibilité et mobilisation.</w:t>
               </w:r>
@@ -14779,51 +14772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0220AB4B"/>
+    <w:nsid w:val="D39E7C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15010,51 +15003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-goreau-ponceaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7084-3105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132112094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.sciencespobordeaux.fr/membre/anthony-goreau-ponceaud/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/suds/267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climas.u-bordeaux-montaigne.fr/desi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-croix-rouge.fr/recherches-soutenues/intervention-humanitaire-mayotte-chido-alice-corbet/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eso.cnrs.fr/fr/node/projet-de-recherche/23596/7487/celles-et-ceux-qui-arrivent-les-mobilites-et-les-flux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshbx.fr/plurimobilite-langues-education-et-inclusion-plei/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshbx.fr/migrations-asiles-et-frontieres-a-la-reunion-et-mayotte-migraf/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbaltour.hypotheses.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/projects/ruse/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enec.cnrs.fr/IMG/pdf/Projet_COMET_Ville_de_Paris.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirani Hettiarachchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikonoff Yann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oliver" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02759527.2024.2396235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19438192.2022.2087294" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7325" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10778" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12659" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19289" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081152v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud Goreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10878" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4291" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1706446" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4212" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550637v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1405" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809537v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claveyrolas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7765" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Schmitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14456" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.161.0049" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.418" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13753" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.592" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723276v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.670" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.666" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651701v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.671" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Servan-Schreiber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1266" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11157" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.495" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372972v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.771" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10868" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.662" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109028v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05216816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003096535/possibility-politics-india-akshat-jain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Natalie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/se_faire_une_place_dans_la_cite" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845293868-227" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7795" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143164v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0098" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651696v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscosmopole.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7684" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-migrations-societe-2015-5.htm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840702v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829224v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12vc1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521155v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w341" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535604v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406720v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408357v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qpt0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857078v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad IDAROUSSI TSIMANDA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hunjwsc4a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933658v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picherit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229917v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11323" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Yogananthan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296133v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940521v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinga Tudor Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550639v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031906v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767308v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809594v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629018v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636345v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097374v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002937v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074014v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672700v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672709v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445493v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372976v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-goreau-ponceaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7084-3105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132112094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.sciencespobordeaux.fr/membre/anthony-goreau-ponceaud/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/suds/267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climas.u-bordeaux-montaigne.fr/desi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-croix-rouge.fr/recherches-soutenues/intervention-humanitaire-mayotte-chido-alice-corbet/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eso.cnrs.fr/fr/node/projet-de-recherche/23596/7487/celles-et-ceux-qui-arrivent-les-mobilites-et-les-flux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshbx.fr/plurimobilite-langues-education-et-inclusion-plei/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshbx.fr/migrations-asiles-et-frontieres-a-la-reunion-et-mayotte-migraf/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbaltour.hypotheses.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/projects/ruse/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enec.cnrs.fr/IMG/pdf/Projet_COMET_Ville_de_Paris.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirani Hettiarachchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikonoff Yann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oliver" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02759527.2024.2396235" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19438192.2022.2087294" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7325" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10778" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12659" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud Goreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10878" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11332" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1706446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4291" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4251" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7915" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claveyrolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7765" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14456" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.161.0049" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.670" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.671" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Servan-Schreiber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1266" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11157" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.495" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.771" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10868" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.662" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05216816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003096535/possibility-politics-india-akshat-jain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Natalie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/se_faire_une_place_dans_la_cite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4785" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845293868-227" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7795" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22857" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061869v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscosmopole.com/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7684" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-migrations-societe-2015-5.htm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12vc1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529605v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qpt0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857078v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad IDAROUSSI TSIMANDA" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hunjwsc4a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933658v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picherit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229917v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11323" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Yogananthan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296133v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940521v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinga Tudor Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550639v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031906v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809594v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636345v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629020v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118379v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002937v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097374v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074014v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672710v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672700v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445493v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372976v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>