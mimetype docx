--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -40,522 +40,772 @@
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anthony Goreau-Ponceaud </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthony GOREAU-PONCEAUDMaître de ConférencesIUT de Bordeaux, Université de Bordeaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...79 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maître de conférences en géographie. IUT de Bordeaux, département &amp;quot;carrières sociales&amp;quot;, parcours &amp;quot;villes et territoires durables&amp;quot;, Université de Bordeaux.Membre de l'UMR 5115 </w:t>
+        <w:t xml:space="preserve">Je suis maître de conférences en géographie à l'Université de Bordeaux, IUT de Bordeaux, département &amp;quot;carrières sociales&amp;quot;, parcours &amp;quot;villes et territoires durables&amp;quot; et je suis membre de l'UMR 5115 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LAM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depuis 2021, fellow de l’Institut Convergences Migrations (Paris).Chercheur associé à l’</w:t>
+        <w:t xml:space="preserve">. Mes travaux s'inscrivent dans une géographie des migrations et des mobilités attentive aux manières d’habiter, aux appartenances et aux pratiques sociales produites par les circulations humaines. Ils interrogent tous la relation entre individus, territoires et identités dans des espaces en transformation.Depuis 2021, je suis également fellow de l’Institut Convergences Migrations (Paris) et je suis également chercheur associé à l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depuis 2025 membre du comité de rédaction de la revue SudsDe 2016 à 2025 Co-directeur de la revue </w:t>
+        <w:t xml:space="preserve"> depuis 2020.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes de recherche</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> :Migrations, réfugiés et encampement ; politiques migratoires;  tourisme domestique et changements urbains;  processus de patrimonialisation; conflits hommes / faune sauvage; représentations et expériences de la nature; diasporas tamoules.</w:t>
-[...109 lines deleted...]
-        <w:t xml:space="preserve"> – « Le commerce alimentaire «ethnique» entre pratiques communautaires et vivre ensemble : une comparaison de quartiers parisiens ». Avec Hadrien Dubucs, et Lucine Endelstein (Coordinateurs), Martine Cohen, Emmanuel Ma Mung, Zhipeng Li et Marie Chabrol. Dans le cadre de l’appel à projet Paris 2030 de la Mairie de Paris.</w:t>
+        <w:t xml:space="preserve"> :Migrations, réfugiés et encampement ; politiques migratoires;  processus de patrimonialisation; conflits hommes / faune sauvage; représentations et expériences de la nature; diasporas tamoules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratoola Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of South Asian Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement : perspectives indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (281), 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03130705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DESI. Indian Values: Diaspora and Womanhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 202p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, 213p, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporas Sri Lankaises. Entre guerre et paix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1291, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hill Station Tourism, Ramayana Trail and the Urbanization Challenges in Central Sri Lanka Kalinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirani Hettiarachchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Special issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre aux enjeux des territoires en mobilisant les situations d’apprentissage et d’évaluation : la géographie en actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prévôt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -602,103 +852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratoola Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diya Mehra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -709,8726 +959,8250 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city from the mountains: Tourism, land tenure and urbanisation in Yercaud (Tamil Nadu) - Inherited structures, land reorganisation and right to the city in a former colonial hill station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South Asian Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Special issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking (with) hill stations. How tourism is urbanising South and Southeast Asian mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415320v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dnm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lives in exile? Perspectives on the resettlements of Sri Lankan refugees in Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.106629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2024.106629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Japón a la India: lo que los aseos públicos dicen sobre las jerarquías sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04433713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...98 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japon, Inde, Haïti et ailleurs : ce que les toilettes publiques disent des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04389206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations médiatiques et habitantes de la présence du sauvage en ville: le cas du sanglier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikonoff Yann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04389206v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Zoé Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.71-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33055/GEOREGARDS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04584353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surf et mise en tourisme à Serenity (Inde du Sud) : vers une déferlante de frictions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04768298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memories of Exile, Memory in Exile: The Sri Lankan Separatist Conflict in the Films of Pradeepan Raveendran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02759527.2024.2396235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04681184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exorcising traumas: Jude Ratnam’s Demons in Paradise (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19438192.2022.2087294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03718890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Lanka: an island in turmoil A look back at a multifaceted crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delon Madavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.23844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03864466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies de l’alcool à Pondichéry : sociabilités, frictions et enjeux politiques d’une économie en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antony Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, LXXIV (283), pp.159-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.12905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03464199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pèlerinage divertissant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/viatourism.7325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Give time a break » : enjeux sociaux et territoriaux de la pratique du surf à Pondichery (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les activités sportives dans l'espace littoral. Dynamiques sociales et culturelles, 258, pp.91-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.10778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confining the margins, marginalizing the confined: The Distress of Neglected Lockdown Victims in Indian Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shankare Gowda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antony Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sur le Vif, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soundless Dance (2019) ou l’aporie du trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXIII (282), pp.527-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.12704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking place : Sri-Lankan refugees in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur la tragédie humanitaire du confinement national de 2020 en Inde, son appréhension et la pratique de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, LXXIII (282), pp.465-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.12659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03491884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiner les marges, marginaliser les confins : la souffrance des oubliés du lockdown dans les villes indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankare Gowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antony Raj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sur le Vif, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.19357⟩</w:t>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">halshs-02612443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le pari de l’Inde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Veyret</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, LXXIII (282), pp.527-535. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 73 (281), pp.17-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.12704⟩</w:t>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">halshs-03081152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir ou entrevoir le tigre : tourisme domestique et expérience de nature en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (281), pp.289-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.11332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialidad y turismo: la fábrica de las identidades y alteridades en India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.4291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02550640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To be or not to be a refugee? Reflections on refugeehood and citizenship among Sri Lankan Tamils in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13621025.2019.1706446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité et tourisme : la fabrique des identités et des altérités en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.4212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02550613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coloniality and tourism: the fabric of identities and alterities in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.4251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02550637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindouisme et pratiques spatiales des Tamouls en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.1405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chapelle : un quartier pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religious Dynamics of Sri Lankan Hindu Tamils in Paris: Constructions of the Self and the Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Asianist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.120-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme aux Suds : vers une double émergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01809537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindus and Others: A Sri Lankan Perspective (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claveyrolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shankare Gowda</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Antony Raj</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Asianist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1 - 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chapelle, haut lieu alimentaire sud-asiatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France des marges : points de vues et perspectives à partir de l’outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Coexistence des mondes ruraux et des agricultures, 273, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01809536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Le Vénérable W.’ Barbet Schroeder, 2017, 1h47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.337-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dheepan, un film postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Sur le Vif, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.19289⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Ceylan Quarter à Keezhputhupattu : lieux de l’exil sri-lankais en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 73 (281), pp.17-39. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Les transformations socio-spatiales de l’Inde : vers un nouveau virage mondialisé ?, Vol 1 (267), p.261-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01160310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration sud-asiatique: routes migratoires, parcours de santé et intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Mathevet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.11332⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'immigration sud-asiatique en questions, 161, pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.161.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...360 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A demeure en exil ? Être réfugié tamoul sri lankais au Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.1405⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Les espaces de l'entre-deux, 7, http://www.carnetsdegeographes.org/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...257 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Claveyrolas</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01099311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gendarme de Saint-Astier : les dispositifs spatiaux dédiés au maintien de l'ordre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...372 lines deleted...]
-                <w:t xml:space="preserve">Paul Veyret</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14456⟩</w:t>
+              <w:t xml:space="preserve">, 2014, n°28, Police : les espaces de l'ordre, l'ordre en espace, En ligne: http://echogeo.revues.org/13753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01021959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chapelle: un lieu de mémoire pour la diaspora tamoule?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les transformations socio-spatiales de l’Inde : vers un nouveau virage mondialisé ?, Vol 1 (267), p.261-284</w:t>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°13 - Frontières, barrières, horizons. Réinterroger l'histoire et les mémoires de la migration, En ligne: http://cm.revues.org/index.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Ester Gallo</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.5-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Lankais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.796-800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes et antiroutes de l'immigration tamoule sri-lankaise: des camps du Tamil Nadu à la Chapelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.26-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de racinements au sein de la migration tamoule sri-lankaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1297, pp.56-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : de la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ponceaud</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Circulations, 2, pp.5--12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : de la migration à la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaëck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration Sri Lankaise : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Diasporas Sri Lankaises : entre guerre et paix, pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des Tamouls à la vie politique française. Entretien avec Stéphane Gatignon, maire de Sevran et conseiller régional d’Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1291. Goreau-Ponceaud Anthony (Coord.), Diasporas Sri Lankaises : entre guerre et paix, pp.22-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et imaginaire diasporique : la question du lien et de la mémoire. Réflexions à partir de la diaspora tamoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.37-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration sri-lankaise en France : trajectoires, contours et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1291. Goreau-Ponceaud Anthony (Coord.), Diasporas Sri Lankaises : entre guerre et paix, pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black waters et Black Atlantic : quel teint pour la musique indienne de diaspora ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Servan-Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (numéro thématique Géographie des musiques noires), pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.1266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme de et en diaspora. Quand les indiens prennent possession du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (numéro thématique : Vers une théorisation de l'approche géographique du tourisme), pp.70-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diaspora tamoule en France : entre visibilité et politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, n°28, Police : les espaces de l'ordre, l'ordre en espace, En ligne: http://echogeo.revues.org/13753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.13753⟩</w:t>
+              <w:t xml:space="preserve">, 2009, En ligne: http://echogeo.revues.org/11157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.11157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...317 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chapelle : un théâtre monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, pp.26-44. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 4, pp.58-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...582 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...278 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora tamoule : lieux et territoires en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.19-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhangrâ et imaginaire de diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copyright Volume ! </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (1/2), pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'image au voyage : l'Inde sur la route de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (Numéro thématique : " Une géographie culturelle et politique du tourisme "), En ligne : http://articulo.revues.org/index771.html. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/articulo.771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00372972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yercaud. Trajectoire d’une Hill Station. Des plantations coloniales au tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., 2025, Science and Society Series no. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de l'Inde du Sud, 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2025, 978-2-84630-300-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05061869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yercaud. Trajectory of a Hill Station: From Colonial Plantations to Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bertholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry, 81 p., 2025, Science and Society Series no. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation in the South Asian Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratoola Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diya Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Exploring tourist urbanisation in the South Asian mountains: an introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+                <w:t xml:space="preserve">Fishing Villages undergoing Urban Coastal Changes, Pondicherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serizier L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balasubramanian D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ratoola Kundu</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bhagath Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science &amp; Society series (4), pp.78, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415275v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+                <w:t xml:space="preserve">hal-05088407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindus and Others: A Sri Lankan Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Claveyrolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Veyret</w:t>
-[...40 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The South Asianist. University of Edinburgh, 6 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse, chasseurs et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 2017, 9782858924653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.7684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Veyret</w:t>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-03905082v1</w:t>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cosmopole, 2016, 978-2-84630-108-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration sud-asiatique en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIEMI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27 (161), 2015, Migrations Sociétés, Vincent Geisser</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine, politiques et ethnicité dans l'aire indianocéanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUB, Presses Universitaires de Bordeaux, 120p, 2014, 9782867819322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cosmopole - Diffusion Marcus - Paris, pp.159, 2013, Dictionnaires insolites, 9782846300810</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporas Sri Lankaises : entre guerre et paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Numéro thématique Homme et Migrations, n°1291, pp.159, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essor et crise de la presse tamoule eelamiste à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delon Madavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas PITSOS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, capitale polyphonique. Histoire de la presse réfugiée, exilée, immigrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.301-309, 2025, 978-2-38428-027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05109028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hindouisme tamoul à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Aynié, Laurence Croq, Nicolas Lyon-Caen, Michel Sot, Danielle Tartakowsky (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les religions des Parisiens : d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.213-224, 2024, Homme et société, 979-10-351-0925-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be or not to be a refugee? Reflections on refugeehood and citizenship among Sri Lankan Tamils in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Possibility of Politics in India. Democracy Against a Democratic State. Edited by Akshat Jain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781003096535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05216816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le festival de Ganesh à Paris: cohabitations, négociations et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lang Natalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Dejean et Annick Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se faire une place dans la cité. La participation des groupes religieux à la vie urbaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de l'Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-160, 2022, 978-2-7606-4549-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre pratiques et régulations : quelles places du commerce &amp;quot;ethnique&amp;quot; ou &amp;quot;minoritaire&amp;quot; à Paris ? L'exemple des quartiers Château Rouge et la Chapelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit commerce dans la ville-monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'oeil d'or. Critiques et cités, pp.65-76, 2020, 978-2-490437-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02899886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Becomes Tamil : The Morphing of new cultural Space Sacred Geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vethanayagamony Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tamil Diaspora. Intersectionality of Migration, Religion, Language and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serials Publications Pvt. Ltd., 2020, Indian Diaspora Series, 8194556341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03081077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythologie indienne et connerie d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Marmion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Humaines Éditions, pp.151-164, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02310215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et vécus des situations de marge: le cas des réfugiés sri-lankais en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Lombard; Nora Mareï; Kevin Sutton; Pierre Zembri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et marginalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-79, 2019, Espace et Territoires, 978-2-7535-7590-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict and Environment in Sri Lanka, a Complex Nexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detlef Briesen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armed Conflict and Environment. From World War II to Contemporary Asymmetric Warfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos Verlag, pp.227-260, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/9783845293868-227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01942572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux politiques et normatifs autour des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthony Goreau-Ponceaud; Nicolas Lemoigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, chasseurs et normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.103-106, 2017, 978-2-85892-465-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.msha.7795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser aujourd'hui le commerce alimentaire &amp;quot;ethnique&amp;quot; : une comparaison de quartiers parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René-Paul Desse; Sophie Lestrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations de l’espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-382, 2016, Espace et territoires, 978-2-7535-4899-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp. 697-702, 2015, 9782200250126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques touristiques au sein de la diaspora indienne: entre institutionnalisation et désirs d'appartenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sacareau; Benjamin Taunay; Emmanuelle Peyvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mondialisation du tourisme. Les nouvelles frontières d'une pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-73, 2015, 9782753540651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesha Chaturthi and the Sri Lankan Tamil Diaspora in Paris: inventing strategies of visibility and legitimacy in a plural 'mono-cultural' society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallo Ester. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration and Religion in Europe. Comparative perspectives on South Asian experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.211-231, 2014, Anthropology series, 9781409429739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00923330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il un &amp;quot;malaise&amp;quot; tamoul à Maurice? Entre reconnaissance et dramatisation identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indianité et créolité à l'île Maurice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, pp.101-122, 2014, Purusartha n°32, 978-2-7132-2423-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsehess.22857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamils in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Percot Marie (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics of Indian Migration: Historical and current perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.64-90, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mécénat populaire : un support à privilégier dans l'émergence de nouvelles territorialités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrerie Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine et mécénat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.41-49, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et mobilisation politique : quand diaspora rime avec reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delon Madavan, Gaëlle Dequirez et Eric Meyer (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communautés tamoules et le conflit sri lankais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.127-152, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre filiation et affiliation : peut-on parler d'identité diasporique ? Réflexion à partir de la diaspora tamoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lazzarotti Oivier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité entre ineffable et effroyable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.98-112, 2011, Recherches, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.lazza.2011.01.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques afro-indiennes : nouvelles circulations des formes, nouvelles expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Servan-Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganapathy-Dore Geetha et Olinga Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images changeantes de l'Inde et de l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.31-56, 2011, Discours identitaire dans la mondialisation française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651696v1</w:t>
-              </w:r>
-[...1121 lines deleted...]
-                <w:t xml:space="preserve">halshs-00651716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, laboratoire des possibles : par-delà le piège identitaire et le déterminisme postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12vc1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04829224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte : État d'exception et colonialité du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04521155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À La Réunion, des Sri Lankais victimes des déficiences de la politique migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un confiné parmi d’autres à Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://lamenparle.hypotheses.org/2199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02535604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Inde, la réouverture des débits d’alcool déchaîne des passions toutes politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’Inde de Modi, les réfugiés sri-lankais craignent pour leur avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jour où l’Inde a fermé ses portes aux musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02408357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentats à Sri Lanka : comment se met en place le climat de terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02406720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Sri Lankais à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/qpt0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte, laboratoire des possibles : par-delà le piège identitaire et le déterminisme postcolonial</w:t>
-[...42 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les démons qui agitent Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, https://www.lacor.info/film/demons_in_paradise/texte/goreau-ponceaud/2018.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...600 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9438,1520 +9212,1520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, un département au bord du gouffre ? [PODCAST]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte : comprendre le piège identitaire et la montée en puissance du Rassemblement national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04887982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle du chercheur / éthique de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, asiles et frontières à La Réunion et Mayotte – MIGRAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte - La Réunion : laboratoires des politiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast. Inde : la tentation de la prohibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte : une urbanisation à repenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad IDAROUSSI TSIMANDA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hunjwsc4a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857078v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une autre histoire du monde ». Entretien mené avec Pierre Singaravélou et Fabrice Argounès le 17 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.283-299. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kalaora</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12qna⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04824856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop Urabltour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Lanka : comment la population a mis fin à la « Gotacratie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03725587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la crise économique à la crise politique : le Sri Lanka dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad IDAROUSSI TSIMANDA</w:t>
+                <w:t xml:space="preserve">halshs-03673503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulèvement populaire, crise économique et crise politique: Sri Lanka face à un triple défi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delon Madavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.hunjwsc4a⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03816017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inde en apnée sous la deuxième vague de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://theconversation.com/linde-en-apnee-sous-la-deuxieme-vague-de-la-covid-19-160980</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souffrance des oubliés du lockdown dans les villes indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picherit</w:t>
+                <w:t xml:space="preserve">hal-03073935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Christian Tarpin. Ferme AuroOrchard, 12 décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.271-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.11323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Prevot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">halshs-03081163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au Sri Lanka, des musulmans modérés pris dans la tourmente des attentats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02874622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire insolite de l'Inde du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02093792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique et frontières ; Langues, religions et communautés; L’Education ; L’agriculture indienne : l’autre grand écart ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ponceaud Goreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tamouls du quartier de la Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasantha Yogananthan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, http://www.le-tigre.net/Numero-4.html#page_42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...867 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10961,456 +10735,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05296133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05296140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hindouisme shivaïte (Tamouls indiens et sri-lankais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les minorités religieuses en France. Panorama de la diversité contemporaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.121-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02402203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et rapports de domination : les marges urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakistanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des étrangers qui ont fait la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.639-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauriciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des étrangers qui ont fait la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.580-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11420,3291 +11194,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diaspora tamoule : trajectoires spatio-temporelles et inscriptions territoriales en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Michel de Montaigne - Bordeaux III, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00365365v1</w:t>
-              </w:r>
-[...3175 lines deleted...]
-                <w:t xml:space="preserve">halshs-00372976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14770,203 +11367,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -15003,51 +11448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-goreau-ponceaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7084-3105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132112094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.sciencespobordeaux.fr/membre/anthony-goreau-ponceaud/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/suds/267" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climas.u-bordeaux-montaigne.fr/desi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondation-croix-rouge.fr/recherches-soutenues/intervention-humanitaire-mayotte-chido-alice-corbet/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eso.cnrs.fr/fr/node/projet-de-recherche/23596/7487/celles-et-ceux-qui-arrivent-les-mobilites-et-les-flux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshbx.fr/plurimobilite-langues-education-et-inclusion-plei/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshbx.fr/migrations-asiles-et-frontieres-a-la-reunion-et-mayotte-migraf/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbaltour.hypotheses.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/projects/ruse/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enec.cnrs.fr/IMG/pdf/Projet_COMET_Ville_de_Paris.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirani Hettiarachchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikonoff Yann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oliver" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02759527.2024.2396235" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19438192.2022.2087294" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7325" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10778" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12659" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612449v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud Goreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10878" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081171v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11332" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1706446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4291" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4251" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928542v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7915" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claveyrolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7765" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Schmitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14456" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gallo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.161.0049" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.418" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.592" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.670" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.671" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Servan-Schreiber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1266" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11157" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.495" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.771" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10868" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.662" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05216816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003096535/possibility-politics-india-akshat-jain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Natalie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/se_faire_une_place_dans_la_cite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4785" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845293868-227" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535298v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7795" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22857" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061869v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscosmopole.com/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428890v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7684" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-migrations-societe-2015-5.htm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829224v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12vc1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521155v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406720v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408357v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529605v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qpt0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857078v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad IDAROUSSI TSIMANDA" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hunjwsc4a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933658v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picherit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229917v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073935v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11323" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Yogananthan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296133v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296140v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940521v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinga Tudor Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05550639v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05031906v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291484v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807690v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809592v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809594v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636345v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629020v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118379v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002937v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097374v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074014v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672710v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672700v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445493v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372976v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.sciencespobordeaux.fr/membre/anthony-goreau-ponceaud/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratoola Kundu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud Goreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.662" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirani Hettiarachchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Mehra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jennings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dnm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04584353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikonoff Yann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Oliver" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02759527.2024.2396235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19438192.2022.2087294" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antony Raj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12905" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.7325" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.10778" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19357" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bentz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491884v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12659" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19289" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10878" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11332" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2019.1706446" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.4251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1405" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7915" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Claveyrolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Trouillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7765" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Gallo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.161.0049" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.418" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ponceaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13753" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801207v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.666" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.670" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651709v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.671" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Servan-Schreiber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1266" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11157" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.495" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372970v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.771" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bertholet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscosmopole.com/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serizier L." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramanian D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhagath Singh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536112v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7684" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-migrations-societe-2015-5.htm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05216816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003096535/possibility-politics-india-akshat-jain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Natalie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/se_faire_une_place_dans_la_cite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4785" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845293868-227" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7795" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.22857" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.lazza.2011.01.0098" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadoin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12vc1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521155v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w341" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438457v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qpt0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438564v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kalaora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picherit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prevot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857078v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad IDAROUSSI TSIMANDA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hunjwsc4a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04824856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073935v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11323" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874622v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407307v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532081v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasantha Yogananthan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296140v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02402203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940521v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365365v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>