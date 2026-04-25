--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,177 +636,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do exercise training variables stimulate processes related to mitochondrial biogenesis in slow and fast trout muscle fibres?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pengam</w:t>
+                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kerfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Albacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Amérand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP089231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (9), pp.1775-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532115v1</w:t>
+                <w:t xml:space="preserve">hal-04471867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training protocols differently affect AMPK–PGC-1α signaling pathway and redox state in trout muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -828,133 +828,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 243, pp.110673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.110673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological characteristics associated with increased resistance to decompression sickness in male and female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,2032 +989,1898 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (3), pp.612-625. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00324.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Albacete</w:t>
+                <w:t xml:space="preserve">Effect of personalized moderate exercise training on Wistar rats fed with a fructose enriched water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Inizan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Amérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12986-018-0307-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471867v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiotensin Converting Enzyme Inhibitor Has a Protective Effect on Decompression Sickness in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of personalized moderate exercise training on Wistar rats fed with a fructose enriched water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Metabolic Syndrome and Hypertension Resulting from Fructose Enriched Diet in Wistar Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goanvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Inizan</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12986-018-0307-6⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/2494067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142986v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Syndrome and Hypertension Resulting from Fructose Enriched Diet in Wistar Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Progressive Induction of Type 2 Diabetes: Effects of a Reality–Like Fructose Enriched Diet in Young Wistar Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goanvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Samson</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/2494067⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.146821 - 146821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491802v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Induction of Type 2 Diabetes: Effects of a Reality–Like Fructose Enriched Diet in Young Wistar Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Alain</w:t>
+                <w:t xml:space="preserve">Six1 homeoprotein drives myofiber type IIA specialization in soleus muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iori Sakakibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Wurmser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Santolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ducommun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146821⟩</w:t>
+              <w:t xml:space="preserve">Skeletal Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13395-016-0102-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412099v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01359830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six1 homeoprotein drives myofiber type IIA specialization in soleus muscle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole-Genome Transcriptional Analysis of Escherichia coli during Heat Inactivation Processes Related to Industrial Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robichaud-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13395-016-0102-x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (16), pp.4940-4950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00958-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01359830v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Transcriptional Analysis of Escherichia coli during Heat Inactivation Processes Related to Industrial Cooking</w:t>
+                <w:t xml:space="preserve">Physiological adaptation of Escherichia coli after transfer onto refrigerated ground meat and other solid matrices: A molecular approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Saucier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robichaud-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Saucier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00958-13⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517352v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adaptation of Escherichia coli after transfer onto refrigerated ground meat and other solid matrices: A molecular approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of DnaK upon gamma-Irradiation at High and Low Rates in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Dube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Linda Saucier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadia Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.04.009⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03 (10), pp.1349-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2012.310178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517448v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of DnaK upon gamma-Irradiation at High and Low Rates in Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Inhibitory Effects of Commercial and Enriched Green Tea Extracts on the Growth of Brochothrix thermosphacta, Pseudomonas putida and Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rozoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Araya-Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Saucier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadia Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/fns.2012.310178⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jfr.v2n1p1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519226v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Effects of Commercial and Enriched Green Tea Extracts on the Growth of Brochothrix thermosphacta, Pseudomonas putida and Escherichia coli</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genesis of muscle fiber-type diversity during mouse embryogenesis relies on Six1 and Six4 gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Demignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iori Sakakibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/jfr.v2n1p1⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 359 (2), pp.303-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519738v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis of muscle fiber-type diversity during mouse embryogenesis relies on Six1 and Six4 gene expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient supply enhances both IGF-I and MSTN mRNA levels in chicken skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (2), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2003.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532076v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient supply enhances both IGF-I and MSTN mRNA levels in chicken skeletal muscle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Muscle development, insulin-like growth factor-I and myostatin mRNA levels in chickens selected for increased breast muscle yield.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier-Ceré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.8-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2003.10.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04532009v1</w:t>
+                <w:t xml:space="preserve">hal-02677245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle development, insulin-like growth factor-I and myostatin mRNA levels in chickens selected for increased breast muscle yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wacrenier-Cere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13, pp.8-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle development, insulin-like growth factor-I and myostatin mRNA levels in chickens selected for increased breast muscle yield.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Chevalier</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaële Wacrenier-Ceré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.8-18</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677245v1</w:t>
+                <w:t xml:space="preserve">hal-02674238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Effects of nutritional state and genotype on IGF-I and myostatin mRNA levels in chicken muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (5), pp.S25-S26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3024,569 +2890,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular aspects of breast muscle development in chickens with high or low growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Group meeting : COST action 925</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken muscle growth in relation with genotype implication for meat quality.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Proceedings</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759319v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicken muscle growth in relation with genotype implication for meat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760806v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des niveaux en ARN messagers codant pour IGF-1 et myostatine chez le poulet : effets du genotype et de l'état nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3596,233 +3462,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of myostatin mRNA expression in chicken muscle by real time RT-PCR: effects of nutritional state and genotype genotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Estimation des niveaux en ARN messagers musculaires codant pour IGF-I et myostatine par la méthode de RT-PCR en temps réel : effets du génotype et de l'état nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium franco-polonais : mécanismes de régulation chez l'animal et l'homme en croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t>
+              <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Seillac, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833256v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des niveaux en ARN messagers musculaires codant pour IGF-I et myostatine par la méthode de RT-PCR en temps réel : effets du génotype et de l'état nutritionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Estimation of myostatin mRNA expression in chicken muscle by real time RT-PCR: effects of nutritional state and genotype genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Seillac, France. 1 p., 2001</w:t>
+              <w:t xml:space="preserve">Symposium franco-polonais : mécanismes de régulation chez l'animal et l'homme en croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829905v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3969,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albac&#232;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Desruelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87952-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110673" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01723939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mazur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0307-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04491802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2494067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Alain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01359830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Sakakibara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wurmser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ducommun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-016-0102-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00958-13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Saucier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.04.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Naim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2012.310178" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Araya-Farias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v2n1p1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pujol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.08.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2003.10.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZJFB37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenier-Cere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760806v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albac&#232;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Desruelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87952-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110673" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0307-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01723939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mazur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00064" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04491802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Samson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2494067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Alain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01359830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Sakakibara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wurmser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ducommun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-016-0102-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00958-13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Saucier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Naim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2012.310178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Araya-Farias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v2n1p1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pujol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.08.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2003.10.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZJFB37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenier-Cere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>