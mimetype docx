--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training protocols differently affect AMPK–PGC-1α signaling pathway and redox state in trout muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pengam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kerfant</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Inizan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Amérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 243, pp.110673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.110673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471867v1</w:t>
+                <w:t xml:space="preserve">hal-04412466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training protocols differently affect AMPK–PGC-1α signaling pathway and redox state in trout muscle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Simon</w:t>
+                <w:t xml:space="preserve">Physiological characteristics associated with increased resistance to decompression sickness in male and female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Amérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Inizan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2020.110673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (3), pp.612-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00324.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412466v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological characteristics associated with increased resistance to decompression sickness in male and female rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fat grafting: Early hypoxia, oxidative stress, and inflammation developing prior to injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kerfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Lautridou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dugrenot</w:t>
+                <w:t xml:space="preserve">Gaëlle Albacete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Amérand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Pichavant-Rafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (3), pp.612-625. </w:t>
+              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (9), pp.1775-1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00324.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bjps.2020.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412504v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of personalized moderate exercise training on Wistar rats fed with a fructose enriched water</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pengam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,248 +1812,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adaptation of Escherichia coli after transfer onto refrigerated ground meat and other solid matrices: A molecular approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of DnaK upon gamma-Irradiation at High and Low Rates in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Saucier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Dube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Linda Saucier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadia Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.04.009⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03 (10), pp.1349-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2012.310178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517448v1</w:t>
+                <w:t xml:space="preserve">hal-04519226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of DnaK upon gamma-Irradiation at High and Low Rates in Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Physiological adaptation of Escherichia coli after transfer onto refrigerated ground meat and other solid matrices: A molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robichaud-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Saucier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadia Naim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 03 (10), pp.1349-1353. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/fns.2012.310178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519226v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory Effects of Commercial and Enriched Green Tea Extracts on the Growth of Brochothrix thermosphacta, Pseudomonas putida and Escherichia coli</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Araya-Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Saucier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3019,51 +3019,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
+                <w:t xml:space="preserve">Chicken muscle growth in relation with genotype implication for meat quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
@@ -3081,97 +3081,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760806v1</w:t>
+                <w:t xml:space="preserve">hal-02759319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken muscle growth in relation with genotype implication for meat quality.</w:t>
+                <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
@@ -3189,73 +3189,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Proceedings</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759319v1</w:t>
+                <w:t xml:space="preserve">hal-02760806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t>
               </w:r>
@@ -3470,217 +3470,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des niveaux en ARN messagers musculaires codant pour IGF-I et myostatine par la méthode de RT-PCR en temps réel : effets du génotype et de l'état nutritionnel</w:t>
+                <w:t xml:space="preserve">Estimation of myostatin mRNA expression in chicken muscle by real time RT-PCR: effects of nutritional state and genotype genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Seillac, France. 1 p., 2001</w:t>
+              <w:t xml:space="preserve">Symposium franco-polonais : mécanismes de régulation chez l'animal et l'homme en croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829905v1</w:t>
+                <w:t xml:space="preserve">hal-02833256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of myostatin mRNA expression in chicken muscle by real time RT-PCR: effects of nutritional state and genotype genotype</w:t>
+                <w:t xml:space="preserve">Estimation des niveaux en ARN messagers musculaires codant pour IGF-I et myostatine par la méthode de RT-PCR en temps réel : effets du génotype et de l'état nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium franco-polonais : mécanismes de régulation chez l'animal et l'homme en croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t>
+              <w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Seillac, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833256v1</w:t>
+                <w:t xml:space="preserve">hal-02829905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albac&#232;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Desruelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87952-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110673" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0307-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01723939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mazur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00064" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04491802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Samson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2494067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Alain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01359830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Sakakibara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wurmser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ducommun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-016-0102-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00958-13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Saucier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.04.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Naim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2012.310178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Araya-Farias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v2n1p1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pujol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.08.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2003.10.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZJFB37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenier-Cere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pengam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goanvec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moisan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albac&#232;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gandubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Gueguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Am&#233;rand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-023-03705-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04438201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Theron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant-Rafini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin&#8208;delavat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14933" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dugrenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Virginie Desruelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87952-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inizan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110673" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04412504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Lautridou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00324.2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04471867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kerfant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Albacete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2020.05.088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Feray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-018-0307-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01723939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mazur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00064" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04491802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Samson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2494067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01412099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Alain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01359830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Sakakibara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Wurmser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Santolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ducommun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-016-0102-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saucier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00958-13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Saucier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dube" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Naim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2012.310178" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robichaud-Rincon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.04.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rozoy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Araya-Farias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jfr.v2n1p1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Demignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pujol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Favier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.08.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2003.10.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZJFB37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenier-Cere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>