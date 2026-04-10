--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Hildenbrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the geological evolution of small tropical volcanic islands: Insights from the study case of Moorea (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 472, pp.108555. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected wet and warm conditions during glacial periods in the Central North Atlantic as recorded by paleosols from Flores Island (Western Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loiodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 676, pp.113157. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring volcanic ocean island palaeotopography to uncover island-scale buried sector collapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.109900. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why small volcanic ocean islands collapse and move vertically up and down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.3835. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87191-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and evolution of the Azores Triple Junction and its relation to pre-existing major tectonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Balázs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras V Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02255-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast CO2 uptake by intense weathering of volcanic islands during interglacial stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.62 - 76. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Variations of the Azores High Across Glacial‐Interglacial Timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hevia‐cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.e2023PA004810. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023pa004810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering pulses during glacial-interglacial transitions: Insights from well-dated paleosols in the Azores volcanic province (Central North Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.108438. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise dating of large flank collapses by single-grain 40Ar/39Ar on pyroclastic deposits from the example of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.11905. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shaping of a volcanic ridge in a tectonically active setting: The Pico-Faial Ridge in the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Goulart Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.107612. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution of onshore West Iberia: A better understanding of the ages of breakup and rift-to-drift in the Iberia-Newfoundland Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C R Nogueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the Variscan orogen in western Iberia as inferred from new K-Ar and 40Ar/39Ar data on granites from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 812, pp.228863. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From laboratory experiments to geophysical tsunamis generated by subaerial landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18437. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Santa Maria Island in the context of the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (6), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01378-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Vertical Motion of Intraplate Oceanic Islands Assessed in Santiago Island, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. o. O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. s. S Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (3), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Record of the Last Geomagnetic Reversal in a Lava Flow Sequence From the Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.165. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera or flank collapse in the Fogo volcano? What age? Consequences for risk assessment in volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 388, pp.article n°106686. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale mass wasting on small volcanic islands revealed by the study of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13898. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32253-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a volcanic island on the shoulder of an oceanic rift and geodynamic implications: S. Jorge Island on the Terceira Rift, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hübscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 738-739, pp.41 - 50. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ K-Ar dating on Mars based on UV-Laser ablation coupled with a LIBS-QMS system: Development, calibration and application of the KArMars instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of a linear volcanic ridge (Pico-Faial Ridge, Azores Triple Junction) assessed by paleomagnetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.78 - 91. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87:, pp.134-143 (IF 2,884). </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation in a hyperslow oceanic rift : insights from the tectonics of the Sao Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.425-446. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The insular shelves of the Faial-Pico Ridge (Azores archipelago) : a morphological record of its evolution” by Quartau et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 ((2):), pp.625-632 (IF 2,923). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC006052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic flank collapses and slumping in Pico Island during the last 130 kyr (Pico-Faial ridge, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santos de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 302, pp.33-46 (IF 2,33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural evolution of a volcanic island developed inside an active oceanic rift: S. Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.90-106 (IF 2,664)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the Santa Maria Island (Azores) : implications for paleo-stress evolution at the western Eurasia-Nubia plate boudnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.doi:10.1016/j.jvolgeores.2014.12.017 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural analysis of Harrat Al sham volcanic field Arabian plate (Syria, Jordan and Saudi Arabia) : methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 ((9):), pp.6867-6880 (IF 1,152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground motion and tectonics in the Terceira Islands : tectono-magmatic interactions in an oceanic rift (Terceira Rift, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-652, pp.19-34 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau et al. on “Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores”, J. Volcanol. Geotherm. Res. 284, 32–45, by Sibrant et al. (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale catastrophic flank collapses in a steep volcanic ridge : the Pico-Faial Ridge, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272:, pp.111-125 (IF 2,193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;Azores Hotspot&amp;quot; a Wetspot ? Insights from the geochemistry of fluid and melt inclusions in olivine of Pico basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Métrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.377-393 (IF 4,714). </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egt071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1998 Faial earthquake, Azores : Evidence for a transform fault associated with the Nubia-Eurasia plate boundary ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.on line 28th June 2014 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction&amp;quot; (Earth Planet. Sci. Lett., 381(2013):177-187)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 387 ((1):), pp.1-3 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent plate re-organization at the Azores Triple Junction : evidence from combined geochemical and geochronological data on Faial, S. Jorge and Terceira volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284:, pp.32-45 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Kluska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392:, pp.61-91 (IF 3,456)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau & Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 241-242, pp.:39-48 (IF 1,978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 381:, pp.177-187 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by Mitchell et al. (2013) on &amp;quot;Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 ((12):), pp.e302 (IF 4,087)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 257, pp.90-98 (IF 1,978). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau and Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)&amp;quot;, J. Volcanol. Geotherm. Res. 241-242, 39-48, by Hildenbrand et al. (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 255, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive response of oceanic islands to giant landslides : new insights from the geomorphologic evolution of the Teide-Pico Viejo volcanic complex (Tenerife, Canary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138 ((1):), pp.61-73 (IF 2,352)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse of the SE flank of Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.C.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 ((10):), pp.939-942 (IF 4,026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic study of a sub-aerial volcanic ridge (Sao Jorge Island, Azores) for the past 1.3 Myr : evidence for the Cobb Mountain Subchron, volcano flank instability and tectono-magmatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 ((3):), pp.959-978 (IF 2,411). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the northern part of the Arabian plate in the light of new K-Ar ages and remote sensing : Harrat Ash Shaam volcanic province, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al-Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 580:, pp.187-192 (IF 2,433)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241-242, pp.39-48 (IF 1,941)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.939-942. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G33303.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K/Ar dating method : principle, analytical techniques, and application to Holocene volcanic eruptions in Southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albore-Livadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulcanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (3-4), pp.460-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 273 (3-4), pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02303), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution and geochemical variability of the South Pacific superplume activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244 (1-2), pp.251-269. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a differentiated ignimbritic activity ending the building-stage of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-shore evidence for a huge landslide of the northern flank of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (Q), pp.03006. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach of rainfall and groundwater circulation in the volcanic structure of Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 302 (1-4), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic and geochemical evolution of an oceanic intra-plate volcano: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 217 (3-4), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00599-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Epiclastic deposits and “horseshoe-shaped” caldeiras in Tahiti (Society Islands) and Ua Huka (Marquesas Archipelago), French Polynesia” by Clément et al. (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 136 (1-2), pp.159-163. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2004.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (1-2), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and weathering on volcanic islands: insights from well-dated paleosols spanning the last Myr in the Central Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale laboratory experiments on tsunami waves generated by gravity driven granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-5155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplacement of large volcanoclastic breccia volumes in relationship with the evolution of a central caldera : volcanic history of the Cantal Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse on Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.6203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du Massif du Cantal : relations entre la formation d'une caldeira centrale et la mise en place de larges volumes de brèches volcano-clastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os isotope evolution of an oceanic intra-plate volcano : Tahiti-Nui (Society Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.y Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual VM Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A932-A932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and flank collapses on volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Acapulco, Mexico. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans; AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Hildenbrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the geological evolution of small tropical volcanic islands: Insights from the study case of Moorea (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 472, 108555 [20 p.]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why small volcanic ocean islands collapse and move vertically up and down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.3835. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87191-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected wet and warm conditions during glacial periods in the Central North Atlantic as recorded by paleosols from Flores Island (Western Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loiodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 676, pp.113157. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring volcanic ocean island palaeotopography to uncover island-scale buried sector collapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.109900. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and evolution of the Azores Triple Junction and its relation to pre-existing major tectonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Balázs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras V Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02255-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast CO2 uptake by intense weathering of volcanic islands during interglacial stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.62 - 76. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Variations of the Azores High Across Glacial‐Interglacial Timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hevia‐cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.e2023PA004810. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023pa004810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering pulses during glacial-interglacial transitions: Insights from well-dated paleosols in the Azores volcanic province (Central North Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.108438. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise dating of large flank collapses by single-grain 40Ar/39Ar on pyroclastic deposits from the example of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.11905. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution of onshore West Iberia: A better understanding of the ages of breakup and rift-to-drift in the Iberia-Newfoundland Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C R Nogueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the Variscan orogen in western Iberia as inferred from new K-Ar and 40Ar/39Ar data on granites from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 812, pp.228863. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From laboratory experiments to geophysical tsunamis generated by subaerial landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18437. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shaping of a volcanic ridge in a tectonically active setting: The Pico-Faial Ridge in the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Goulart Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.107612. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Vertical Motion of Intraplate Oceanic Islands Assessed in Santiago Island, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. o. O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. s. S Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (3), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Record of the Last Geomagnetic Reversal in a Lava Flow Sequence From the Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.165. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Santa Maria Island in the context of the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (6), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01378-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera or flank collapse in the Fogo volcano? What age? Consequences for risk assessment in volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 388, pp.article n°106686. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ K-Ar dating on Mars based on UV-Laser ablation coupled with a LIBS-QMS system: Development, calibration and application of the KArMars instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a volcanic island on the shoulder of an oceanic rift and geodynamic implications: S. Jorge Island on the Terceira Rift, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hübscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 738-739, pp.41 - 50. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of a linear volcanic ridge (Pico-Faial Ridge, Azores Triple Junction) assessed by paleomagnetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.78 - 91. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale mass wasting on small volcanic islands revealed by the study of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13898. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32253-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87:, pp.134-143 (IF 2,884). </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation in a hyperslow oceanic rift : insights from the tectonics of the Sao Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.425-446. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The insular shelves of the Faial-Pico Ridge (Azores archipelago) : a morphological record of its evolution” by Quartau et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 ((2):), pp.625-632 (IF 2,923). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC006052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground motion and tectonics in the Terceira Islands : tectono-magmatic interactions in an oceanic rift (Terceira Rift, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-652, pp.19-34 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural analysis of Harrat Al sham volcanic field Arabian plate (Syria, Jordan and Saudi Arabia) : methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 ((9):), pp.6867-6880 (IF 1,152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural evolution of a volcanic island developed inside an active oceanic rift: S. Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.90-106 (IF 2,664)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the Santa Maria Island (Azores) : implications for paleo-stress evolution at the western Eurasia-Nubia plate boudnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.doi:10.1016/j.jvolgeores.2014.12.017 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic flank collapses and slumping in Pico Island during the last 130 kyr (Pico-Faial ridge, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santos de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 302, pp.33-46 (IF 2,33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau et al. on “Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores”, J. Volcanol. Geotherm. Res. 284, 32–45, by Sibrant et al. (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent plate re-organization at the Azores Triple Junction : evidence from combined geochemical and geochronological data on Faial, S. Jorge and Terceira volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1998 Faial earthquake, Azores : Evidence for a transform fault associated with the Nubia-Eurasia plate boundary ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.on line 28th June 2014 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction&amp;quot; (Earth Planet. Sci. Lett., 381(2013):177-187)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 387 ((1):), pp.1-3 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284:, pp.32-45 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;Azores Hotspot&amp;quot; a Wetspot ? Insights from the geochemistry of fluid and melt inclusions in olivine of Pico basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Métrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.377-393 (IF 4,714). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egt071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale catastrophic flank collapses in a steep volcanic ridge : the Pico-Faial Ridge, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272:, pp.111-125 (IF 2,193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 381:, pp.177-187 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau & Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 241-242, pp.:39-48 (IF 1,978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by Mitchell et al. (2013) on &amp;quot;Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 ((12):), pp.e302 (IF 4,087)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 257, pp.90-98 (IF 1,978). </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau and Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)&amp;quot;, J. Volcanol. Geotherm. Res. 241-242, 39-48, by Hildenbrand et al. (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 255, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Kluska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392:, pp.61-91 (IF 3,456)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse of the SE flank of Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.C.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 ((10):), pp.939-942 (IF 4,026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive response of oceanic islands to giant landslides : new insights from the geomorphologic evolution of the Teide-Pico Viejo volcanic complex (Tenerife, Canary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138 ((1):), pp.61-73 (IF 2,352)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic study of a sub-aerial volcanic ridge (Sao Jorge Island, Azores) for the past 1.3 Myr : evidence for the Cobb Mountain Subchron, volcano flank instability and tectono-magmatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 ((3):), pp.959-978 (IF 2,411). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241-242, pp.39-48 (IF 1,941)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the northern part of the Arabian plate in the light of new K-Ar ages and remote sensing : Harrat Ash Shaam volcanic province, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al-Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 580:, pp.187-192 (IF 2,433)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.939-942. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G33303.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (3-4), pp.460-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K/Ar dating method : principle, analytical techniques, and application to Holocene volcanic eruptions in Southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albore-Livadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulcanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 273 (3-4), pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02303), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution and geochemical variability of the South Pacific superplume activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244 (1-2), pp.251-269. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a differentiated ignimbritic activity ending the building-stage of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-shore evidence for a huge landslide of the northern flank of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (Q), pp.03006. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach of rainfall and groundwater circulation in the volcanic structure of Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 302 (1-4), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic and geochemical evolution of an oceanic intra-plate volcano: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 217 (3-4), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00599-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Epiclastic deposits and “horseshoe-shaped” caldeiras in Tahiti (Society Islands) and Ua Huka (Marquesas Archipelago), French Polynesia” by Clément et al. (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 136 (1-2), pp.159-163. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2004.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (1-2), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and weathering on volcanic islands: insights from well-dated paleosols spanning the last Myr in the Central Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale laboratory experiments on tsunami waves generated by gravity driven granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-5155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse on Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.6203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplacement of large volcanoclastic breccia volumes in relationship with the evolution of a central caldera : volcanic history of the Cantal Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du Massif du Cantal : relations entre la formation d'une caldeira centrale et la mise en place de larges volumes de brèches volcano-clastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os isotope evolution of an oceanic intra-plate volcano : Tahiti-Nui (Society Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.y Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual VM Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A932-A932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and flank collapses on volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Acapulco, Mexico. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans; AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343586v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loiodice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hevia-Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D Sheldon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Catita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vict&#243;ria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109900" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C G Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87191-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bal&#225;zs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V Gerya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02255-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hevia&#8208;cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D Sheldon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F O Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sheldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62583-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ornelas Marques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Goulart Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbarand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hildenbrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pinna-Jamme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Nogueira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibrant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01378-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160;o. O Marques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160;s. S Vict&#243;ria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008754" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926856v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106686" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJPLTB0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32253-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.05.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X19BQC5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179775v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.R. Sibrant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santos de Campos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Goulart da Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O. Marques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madureira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.S. Catita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catal&#227;o" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Dias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catal&#227;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96WJVH27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.C. Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Silva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871489v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923302v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. G. Costa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. R. Sibrant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.C.C. Fernandes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Catita" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05320.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33303.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ornelas-Marques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092359v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conroy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00599-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R62VN9R9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2004.03.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBX9LCRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9064" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726818v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578214v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibrandt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674025v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409388v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395559v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O Marques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C G Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87191-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343586v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loiodice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hevia-Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D Sheldon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Catita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vict&#243;ria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bal&#225;zs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V Gerya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02255-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hevia&#8208;cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D Sheldon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F O Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sheldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62583-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbarand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hildenbrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pinna-Jamme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Nogueira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228926" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ornelas Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Goulart Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160;o. O Marques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160;s. S Vict&#243;ria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008754" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01378-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106686" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJPLTB0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X19BQC5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Marques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32253-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O. Marques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madureira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.R. Sibrant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Goulart da Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G Costa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santos de Campos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96WJVH27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catal&#227;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catal&#227;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt071" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958021v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.S. Catita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.C. Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. G. Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. R. Sibrant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.C.C. Fernandes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Catita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05320.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33303.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ornelas-Marques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092359v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conroy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00599-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R62VN9R9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2004.03.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBX9LCRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9064" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726818v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibrandt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409388v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395559v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>