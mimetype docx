--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Hildenbrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the geological evolution of small tropical volcanic islands: Insights from the study case of Moorea (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 472, 108555 [20 p.]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why small volcanic ocean islands collapse and move vertically up and down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.3835. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87191-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected wet and warm conditions during glacial periods in the Central North Atlantic as recorded by paleosols from Flores Island (Western Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loiodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 676, pp.113157. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring volcanic ocean island palaeotopography to uncover island-scale buried sector collapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.109900. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and evolution of the Azores Triple Junction and its relation to pre-existing major tectonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Balázs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras V Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02255-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast CO2 uptake by intense weathering of volcanic islands during interglacial stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.62 - 76. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Variations of the Azores High Across Glacial‐Interglacial Timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hevia‐cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.e2023PA004810. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023pa004810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering pulses during glacial-interglacial transitions: Insights from well-dated paleosols in the Azores volcanic province (Central North Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.108438. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise dating of large flank collapses by single-grain 40Ar/39Ar on pyroclastic deposits from the example of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.11905. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution of onshore West Iberia: A better understanding of the ages of breakup and rift-to-drift in the Iberia-Newfoundland Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C R Nogueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the Variscan orogen in western Iberia as inferred from new K-Ar and 40Ar/39Ar data on granites from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 812, pp.228863. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From laboratory experiments to geophysical tsunamis generated by subaerial landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18437. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shaping of a volcanic ridge in a tectonically active setting: The Pico-Faial Ridge in the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Goulart Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.107612. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Vertical Motion of Intraplate Oceanic Islands Assessed in Santiago Island, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. o. O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. s. S Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (3), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Record of the Last Geomagnetic Reversal in a Lava Flow Sequence From the Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.165. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Santa Maria Island in the context of the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (6), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01378-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera or flank collapse in the Fogo volcano? What age? Consequences for risk assessment in volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 388, pp.article n°106686. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ K-Ar dating on Mars based on UV-Laser ablation coupled with a LIBS-QMS system: Development, calibration and application of the KArMars instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a volcanic island on the shoulder of an oceanic rift and geodynamic implications: S. Jorge Island on the Terceira Rift, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hübscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 738-739, pp.41 - 50. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of a linear volcanic ridge (Pico-Faial Ridge, Azores Triple Junction) assessed by paleomagnetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.78 - 91. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale mass wasting on small volcanic islands revealed by the study of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13898. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32253-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87:, pp.134-143 (IF 2,884). </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation in a hyperslow oceanic rift : insights from the tectonics of the Sao Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.425-446. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The insular shelves of the Faial-Pico Ridge (Azores archipelago) : a morphological record of its evolution” by Quartau et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 ((2):), pp.625-632 (IF 2,923). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC006052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground motion and tectonics in the Terceira Islands : tectono-magmatic interactions in an oceanic rift (Terceira Rift, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-652, pp.19-34 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural analysis of Harrat Al sham volcanic field Arabian plate (Syria, Jordan and Saudi Arabia) : methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 ((9):), pp.6867-6880 (IF 1,152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural evolution of a volcanic island developed inside an active oceanic rift: S. Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.90-106 (IF 2,664)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the Santa Maria Island (Azores) : implications for paleo-stress evolution at the western Eurasia-Nubia plate boudnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.doi:10.1016/j.jvolgeores.2014.12.017 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic flank collapses and slumping in Pico Island during the last 130 kyr (Pico-Faial ridge, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santos de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 302, pp.33-46 (IF 2,33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau et al. on “Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores”, J. Volcanol. Geotherm. Res. 284, 32–45, by Sibrant et al. (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent plate re-organization at the Azores Triple Junction : evidence from combined geochemical and geochronological data on Faial, S. Jorge and Terceira volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1998 Faial earthquake, Azores : Evidence for a transform fault associated with the Nubia-Eurasia plate boundary ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.on line 28th June 2014 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction&amp;quot; (Earth Planet. Sci. Lett., 381(2013):177-187)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 387 ((1):), pp.1-3 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284:, pp.32-45 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;Azores Hotspot&amp;quot; a Wetspot ? Insights from the geochemistry of fluid and melt inclusions in olivine of Pico basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Métrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.377-393 (IF 4,714). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egt071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale catastrophic flank collapses in a steep volcanic ridge : the Pico-Faial Ridge, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272:, pp.111-125 (IF 2,193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 381:, pp.177-187 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau & Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 241-242, pp.:39-48 (IF 1,978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by Mitchell et al. (2013) on &amp;quot;Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 ((12):), pp.e302 (IF 4,087)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 257, pp.90-98 (IF 1,978). </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau and Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)&amp;quot;, J. Volcanol. Geotherm. Res. 241-242, 39-48, by Hildenbrand et al. (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 255, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Kluska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392:, pp.61-91 (IF 3,456)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse of the SE flank of Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.C.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 ((10):), pp.939-942 (IF 4,026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive response of oceanic islands to giant landslides : new insights from the geomorphologic evolution of the Teide-Pico Viejo volcanic complex (Tenerife, Canary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138 ((1):), pp.61-73 (IF 2,352)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic study of a sub-aerial volcanic ridge (Sao Jorge Island, Azores) for the past 1.3 Myr : evidence for the Cobb Mountain Subchron, volcano flank instability and tectono-magmatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 ((3):), pp.959-978 (IF 2,411). </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241-242, pp.39-48 (IF 1,941)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the northern part of the Arabian plate in the light of new K-Ar ages and remote sensing : Harrat Ash Shaam volcanic province, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al-Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 580:, pp.187-192 (IF 2,433)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.939-942. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G33303.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (3-4), pp.460-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K/Ar dating method : principle, analytical techniques, and application to Holocene volcanic eruptions in Southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albore-Livadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulcanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 273 (3-4), pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02303), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution and geochemical variability of the South Pacific superplume activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244 (1-2), pp.251-269. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a differentiated ignimbritic activity ending the building-stage of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-shore evidence for a huge landslide of the northern flank of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (Q), pp.03006. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach of rainfall and groundwater circulation in the volcanic structure of Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 302 (1-4), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic and geochemical evolution of an oceanic intra-plate volcano: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 217 (3-4), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00599-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Epiclastic deposits and “horseshoe-shaped” caldeiras in Tahiti (Society Islands) and Ua Huka (Marquesas Archipelago), French Polynesia” by Clément et al. (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 136 (1-2), pp.159-163. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2004.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (1-2), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and weathering on volcanic islands: insights from well-dated paleosols spanning the last Myr in the Central Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale laboratory experiments on tsunami waves generated by gravity driven granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-5155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse on Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.6203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplacement of large volcanoclastic breccia volumes in relationship with the evolution of a central caldera : volcanic history of the Cantal Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du Massif du Cantal : relations entre la formation d'une caldeira centrale et la mise en place de larges volumes de brèches volcano-clastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os isotope evolution of an oceanic intra-plate volcano : Tahiti-Nui (Society Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.y Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual VM Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A932-A932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and flank collapses on volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Acapulco, Mexico. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans; AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Hildenbrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the geological evolution of small tropical volcanic islands: Insights from the study case of Moorea (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bechon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lachassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 472, 108555 [20 p.]. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2026.108555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected wet and warm conditions during glacial periods in the Central North Atlantic as recorded by paleosols from Flores Island (Western Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Loiodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 676, pp.113157. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring volcanic ocean island palaeotopography to uncover island-scale buried sector collapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.109900. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why small volcanic ocean islands collapse and move vertically up and down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.3835. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87191-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast CO2 uptake by intense weathering of volcanic islands during interglacial stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 401, pp.62 - 76. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and evolution of the Azores Triple Junction and its relation to pre-existing major tectonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Balázs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras V Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02255-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weathering pulses during glacial-interglacial transitions: Insights from well-dated paleosols in the Azores volcanic province (Central North Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 324, pp.108438. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Variations of the Azores High Across Glacial‐Interglacial Timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hevia‐cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N D Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Hren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (5), pp.e2023PA004810. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023pa004810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise dating of large flank collapses by single-grain 40Ar/39Ar on pyroclastic deposits from the example of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.11905. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-62583-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant volcanic island in an early Martian Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.118302. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04193126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal evolution of onshore West Iberia: A better understanding of the ages of breakup and rift-to-drift in the Iberia-Newfoundland Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C R Nogueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 813, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation history of the Variscan orogen in western Iberia as inferred from new K-Ar and 40Ar/39Ar data on granites from Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 812, pp.228863. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From laboratory experiments to geophysical tsunamis generated by subaerial landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.18437. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shaping of a volcanic ridge in a tectonically active setting: The Pico-Faial Ridge in the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hübscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cristina Goulart Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 378, pp.107612. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Record of the Last Geomagnetic Reversal in a Lava Flow Sequence From the Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ornelas Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.165. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Vertical Motion of Intraplate Oceanic Islands Assessed in Santiago Island, Cape Verde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. o. O Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. s. S Victória</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (3), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of Santa Maria Island in the context of the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (6), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-020-01378-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldera or flank collapse in the Fogo volcano? What age? Consequences for risk assessment in volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Victória</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 388, pp.article n°106686. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of a volcanic island on the shoulder of an oceanic rift and geodynamic implications: S. Jorge Island on the Terceira Rift, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hübscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 738-739, pp.41 - 50. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ K-Ar dating on Mars based on UV-Laser ablation coupled with a LIBS-QMS system: Development, calibration and application of the KArMars instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of a linear volcanic ridge (Pico-Faial Ridge, Azores Triple Junction) assessed by paleomagnetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.78 - 91. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale mass wasting on small volcanic islands revealed by the study of Flores Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13898. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32253-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic link between the Azores Archipelago and the Southern Azores Seamount Chain (SASC): The elemental, isotopic and chronological evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Pinto Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Mata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 294-295, pp.133-146. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2017.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87:, pp.134-143 (IF 2,884). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation in a hyperslow oceanic rift : insights from the tectonics of the Sao Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (2), pp.425-446. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “The insular shelves of the Faial-Pico Ridge (Azores archipelago) : a morphological record of its evolution” by Quartau et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 ((2):), pp.625-632 (IF 2,923). </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC006052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic flank collapses and slumping in Pico Island during the last 130 kyr (Pico-Faial ridge, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Santos de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 302, pp.33-46 (IF 2,33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural evolution of a volcanic island developed inside an active oceanic rift: S. Miguel Island (Terceira Rift, Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 301, pp.90-106 (IF 2,664)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the Santa Maria Island (Azores) : implications for paleo-stress evolution at the western Eurasia-Nubia plate boudnary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.doi:10.1016/j.jvolgeores.2014.12.017 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground motion and tectonics in the Terceira Islands : tectono-magmatic interactions in an oceanic rift (Terceira Rift, Azores Triple Junction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-652, pp.19-34 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-structural analysis of Harrat Al sham volcanic field Arabian plate (Syria, Jordan and Saudi Arabia) : methodology and application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 ((9):), pp.6867-6880 (IF 1,152)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau et al. on “Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores”, J. Volcanol. Geotherm. Res. 284, 32–45, by Sibrant et al. (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the &amp;quot;Azores Hotspot&amp;quot; a Wetspot ? Insights from the geochemistry of fluid and melt inclusions in olivine of Pico basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Métrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.377-393 (IF 4,714). </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egt071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and destruction of a volcanic island developed inside an oceanic rift: Graciosa Island, Terceira Rift, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 284:, pp.32-45 (IF 2,515)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1998 Faial earthquake, Azores : Evidence for a transform fault associated with the Nubia-Eurasia plate boundary ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.on line 28th June 2014 (IF 2,866)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction&amp;quot; (Earth Planet. Sci. Lett., 381(2013):177-187)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 387 ((1):), pp.1-3 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent plate re-organization at the Azores Triple Junction : evidence from combined geochemical and geochronological data on Faial, S. Jorge and Terceira volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210, pp.27-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale catastrophic flank collapses in a steep volcanic ridge : the Pico-Faial Ridge, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 272:, pp.111-125 (IF 2,193)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau & Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 241-242, pp.:39-48 (IF 1,978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS and tectonic evidence for a diffuse plate boundary at the Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 381:, pp.177-187 (IF 4,349)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment by Mitchell et al. (2013) on &amp;quot;Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 ((12):), pp.e302 (IF 4,087)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coeval giant landslides in the Canary Islands : implications for global regional and local triggers of giant flank collapses on oceanic volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 257, pp.90-98 (IF 1,978). </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the comment by Quartau and Mitchell on &amp;quot;Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)&amp;quot;, J. Volcanol. Geotherm. Res. 241-242, 39-48, by Hildenbrand et al. (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 255, pp.127-130. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma genesis controlled by tectonic styles in the northern part of the Arabia plate during the Cenozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Kluska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392:, pp.61-91 (IF 3,456)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive response of oceanic islands to giant landslides : new insights from the geomorphologic evolution of the Teide-Pico Viejo volcanic complex (Tenerife, Canary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 138 ((1):), pp.61-73 (IF 2,352)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data: The Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241, pp.39-48. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse of the SE flank of Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.C.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 ((10):), pp.939-942 (IF 4,026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic study of a sub-aerial volcanic ridge (Sao Jorge Island, Azores) for the past 1.3 Myr : evidence for the Cobb Mountain Subchron, volcano flank instability and tectono-magmatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 ((3):), pp.959-978 (IF 2,411). </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05320.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 241-242, pp.39-48 (IF 1,941)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic evolution of the northern part of the Arabian plate in the light of new K-Ar ages and remote sensing : Harrat Ash Shaam volcanic province, Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Al-Kwatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Al-Gharib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 580:, pp.187-192 (IF 2,433)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale active slump of the southeastern flank of Pico Island, Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.S. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C.G. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.939-942. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G33303.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 273 (3-4), pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The K/Ar dating method : principle, analytical techniques, and application to Holocene volcanic eruptions in Southern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albore-Livadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulcanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (3-4), pp.460-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (L02303), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a differentiated ignimbritic activity ending the building-stage of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328, pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution and geochemical variability of the South Pacific superplume activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 244 (1-2), pp.251-269. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-shore evidence for a huge landslide of the northern flank of Tahiti-Nui (French Polynesia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (Q), pp.03006. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach of rainfall and groundwater circulation in the volcanic structure of Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 302 (1-4), pp.187-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic and geochemical evolution of an oceanic intra-plate volcano: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 217 (3-4), pp.349-365. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00599-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Epiclastic deposits and “horseshoe-shaped” caldeiras in Tahiti (Society Islands) and Ua Huka (Marquesas Archipelago), French Polynesia” by Clément et al. (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 136 (1-2), pp.159-163. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2004.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a persistent uplifting of La Palma (Canary Islands), inferred from morphological and radiometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lahitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (1-2), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00133-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and weathering on volcanic islands: insights from well-dated paleosols spanning the last Myr in the Central Azores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Hevia-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sheldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Patrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale laboratory experiments on tsunami waves generated by gravity driven granular collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Robbe-Saule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Morize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the architectural evolution of volcanic islands from combined K/Ar, morphologic, tectonic, and magnetic data : the Faial Island example (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G.G. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L.R. Sibrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-5155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active large sector collapse on Pico Island (Azores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Catalao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Catita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Goulart da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.6203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplacement of large volcanoclastic breccia volumes in relationship with the evolution of a central caldera : volcanic history of the Cantal Massif (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.246-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du Massif du Cantal : relations entre la formation d'une caldeira centrale et la mise en place de larges volumes de brèches volcano-clastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leibrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os isotope evolution of an oceanic intra-plate volcano : Tahiti-Nui (Society Islands, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.y Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual VM Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A932-A932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage evolution of a sub-aerial volcanic ridge over the last 1.3 Myr: S. Jorge Island, Azores Triple Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ornelas-Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of landslide geometry on the dynamics of large debris-avalanches: a comparative study on Tenerife and Tahiti volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, vienne, Austria. pp.1607-7962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and flank collapses on volcanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Acapulco, Mexico. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological study of long-term erosion on a tropical volcanic ocean island: Tahiti-Nui (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans; AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal link between Quaternary paleoclimatic changes and volcanic islands evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Samper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Trans. AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, san francisco, United States. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O Marques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C G Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87191-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343586v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loiodice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hevia-Cruz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D Sheldon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Catita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vict&#243;ria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bal&#225;zs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V Gerya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02255-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hevia&#8208;cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D Sheldon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F O Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sheldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62583-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbarand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hildenbrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pinna-Jamme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Nogueira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228926" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ornelas Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Goulart Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160;o. O Marques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160;s. S Vict&#243;ria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008754" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01378-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106686" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJPLTB0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.05.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X19BQC5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Marques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32253-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003886" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O. Marques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madureira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134876v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.R. Sibrant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Goulart da Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G Costa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santos de Campos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96WJVH27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catal&#227;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catal&#227;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt071" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958021v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.S. Catita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.C. Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923302v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. G. Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. R. Sibrant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.C.C. Fernandes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Catita" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05320.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711811v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33303.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ornelas-Marques" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.037" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092354v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092359v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conroy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473018v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00599-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R62VN9R9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2004.03.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBX9LCRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9064" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726818v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578214v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibrandt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409388v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395559v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bechon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pons" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lachassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2026.108555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343586v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Loiodice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hevia-Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hildenbrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan D Sheldon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Catita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vict&#243;ria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109900" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C G Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87191-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bal&#225;zs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V Gerya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02255-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sheldon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hevia&#8208;cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D Sheldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Hren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F O Marques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62583-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04193126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barbarand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hildenbrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pinna-Jamme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R Nogueira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228926" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noronha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228863" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robbe-Saule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sauret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96369-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ornelas Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Catal&#227;o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Goulart Costa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#160;o. O Marques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cunha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160;s. S Vict&#243;ria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008754" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01378-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106686" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJPLTB0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.05.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X19BQC5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cattani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.12.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Henry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Marques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catalao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32253-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Pinto Ribeiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Martins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Madureira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.08.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003886" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zanon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.R. Sibrant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santos de Campos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weiss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Goulart da Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140066v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando O. Marques" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madureira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al Kwatli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472902v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.08.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Catal&#227;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Dias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Catal&#227;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067420v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.09.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96WJVH27-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.S. Catita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812482v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.C. Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.03.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. G. Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. R. Sibrant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.01.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Al-Kwatli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Kluska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.06.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.C.C. Fernandes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Catita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05320.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711811v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Gharib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G33303.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357255v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ornelas-Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albore-Livadie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samper" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092354v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonneville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dosso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conroy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473018v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Roy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00599-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R62VN9R9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2004.03.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBX9LCRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473116v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Soler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahitte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00133-X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6TNQW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287736v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9064" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726818v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.G. Costa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674025v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibrandt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549243v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.y Gillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408200v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408100v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407223v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409261v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395566v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>