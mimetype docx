--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -283,278 +283,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central limit theorem for the prefix exchange distance under Ewens sampling formula</w:t>
+                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Grusea</w:t>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.112206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494137v1</w:t>
+                <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Central limit theorem for the prefix exchange distance under Ewens sampling formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344 (2), pp.Article 112206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.112206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388424v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -666,51 +666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,51 +887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality and combinatorial aspects of the prefix exchange distance distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1147,51 +1147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of cycles in breakpoint graphs of signed permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1512,51 +1512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting Genomes by Prefix Double-Cut-and-Joins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,103 +1811,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,274 +1935,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
+              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Botón-Fernández; Carlos Martín-Vide; Miguel A. Vega-Rodríguez; Florentina Lilica Voicu, Jun 2016, Trujillo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226035v1</w:t>
+                <w:t xml:space="preserve">hal-01287040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Comin</w:t>
+                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
+              <w:t xml:space="preserve">IWOCA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287040v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t>
               </w:r>
@@ -2631,77 +2631,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Genome Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9C404F5"/>
+    <w:nsid w:val="AC3C6577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3169,51 +3169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9945-6774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197512712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2014.2307200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13090897X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Cibulka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.56" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bogaerts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bruynooghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes de Cat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Pooter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87744-8_53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9945-6774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197512712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112206" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2014.2307200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13090897X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Cibulka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.56" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bogaerts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bruynooghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes de Cat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Pooter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87744-8_53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>