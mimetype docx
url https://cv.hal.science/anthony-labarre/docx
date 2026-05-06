--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -283,495 +283,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+                <w:t xml:space="preserve">Central limit theorem for the prefix exchange distance under Ewens sampling formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344 (2), pp.Article 112206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.112206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388424v1</w:t>
+                <w:t xml:space="preserve">hal-02494137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central limit theorem for the prefix exchange distance under Ewens sampling formula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Grusea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Labarre</w:t>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 344 (2), pp.Article 112206. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.112206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494137v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Carlo Comin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998054v1</w:t>
+                <w:t xml:space="preserve">hal-02341509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Comin</w:t>
+                <w:t xml:space="preserve">Dušan Knop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 279, pp.49-68. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.17-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341509v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t>
               </w:r>
@@ -796,51 +796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,51 +887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic normality and combinatorial aspects of the prefix exchange distance distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1147,51 +1147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of cycles in breakpoint graphs of signed permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grusea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1512,51 +1512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting Genomes by Prefix Double-Cut-and-Joins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,90 +1694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Computer Science Symposium in Russia (CSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Moscow, Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,404 +1805,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Comin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-42634-1_32⟩</w:t>
+              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Botón-Fernández; Carlos Martín-Vide; Miguel A. Vega-Rodríguez; Florentina Lilica Voicu, Jun 2016, Trujillo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309152v1</w:t>
+                <w:t xml:space="preserve">hal-01287040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting With Forbidden Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Comin</w:t>
+                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Algorithms for Computational Biology (AlCoB 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.025⟩</w:t>
+              <w:t xml:space="preserve">IWOCA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287040v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
+                <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louxin Zhang</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t>
+              <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42634-1_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226035v1</w:t>
+                <w:t xml:space="preserve">hal-01309152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t>
               </w:r>
@@ -2227,51 +2227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas D.M. Gunawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2631,103 +2631,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of Genome Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MIT Press, pp.312, 2009, Computational Molecular Biology, 978-0-262-06282-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,51 +2938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC3C6577"/>
+    <w:nsid w:val="45992CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3169,51 +3169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9945-6774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197512712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112206" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2014.2307200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13090897X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Cibulka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.56" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bogaerts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bruynooghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes de Cat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Pooter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87744-8_53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9945-6774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197512712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.113857" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Comin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicco Verwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2014.2307200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13090897X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Cibulka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2006.56" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20643-6_13" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Blockeel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Bogaerts" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bruynooghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes de Cat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Pooter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87744-8_53" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>