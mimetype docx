--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1049,51 +1049,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we really need Self-Attention for Streaming Automatic Speech Recognition?</w:t>
+                <w:t xml:space="preserve">SENS-ASR: Semantic Embedding injection in Neural-transducer for Streaming Automatic Speech Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
@@ -1111,97 +1111,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elys Allesiardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477551v1</w:t>
+                <w:t xml:space="preserve">hal-05513586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENS-ASR: Semantic Embedding injection in Neural-transducer for Streaming Automatic Speech Recognition</w:t>
+                <w:t xml:space="preserve">Do we really need Self-Attention for Streaming Automatic Speech Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
@@ -1219,850 +1219,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elys Allesiardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513586v1</w:t>
+                <w:t xml:space="preserve">hal-05477551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a DeepFake Classifier to Rank Speech Synthesis Quality</w:t>
+                <w:t xml:space="preserve">When The MOS Predictor Asks For Training Annotation In Cross Lingual/Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Miniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Shamsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172690v1</w:t>
+                <w:t xml:space="preserve">hal-05079511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When The MOS Predictor Asks For Training Annotation In Cross Lingual/Domain Adaptation</w:t>
+                <w:t xml:space="preserve">Using a DeepFake Classifier to Rank Speech Synthesis Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Miniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079511v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591532v1</w:t>
+                <w:t xml:space="preserve">hal-04602289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tahon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bougares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Silnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
+              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602289v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638686v1</w:t>
+                <w:t xml:space="preserve">hal-04623105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t>
+              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623105v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-microphone Automatic Speech Segmentation in Meetings Based on Circular Harmonics Features</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de parole superposée distante à l’aide d’une antenne de microphones</w:t>
+                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
@@ -2212,1308 +2212,1308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d'Étude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700008v1</w:t>
+                <w:t xml:space="preserve">hal-03700014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713385v1</w:t>
+                <w:t xml:space="preserve">hal-03676070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+                <w:t xml:space="preserve">Anonymisation de parole par quantification vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660323v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700014v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymisation de parole par quantification vectorielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
+                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609205v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Are disentangled representations all you need to build speaker anonymization systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2022 - Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676070v1</w:t>
+                <w:t xml:space="preserve">hal-03753746v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are disentangled representations all you need to build speaker anonymization systems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Nourtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2022 - Human and Humanizing Speech Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, incheon, South Korea</w:t>
+              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753746v3</w:t>
+                <w:t xml:space="preserve">hal-03636737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
+                <w:t xml:space="preserve">Détection de parole superposée distante à l’aide d’une antenne de microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
+              <w:t xml:space="preserve">34e Journées d'Étude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636737v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spoofing Speaker Verification With Voice Style Transfer And Reconstruction Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262914v1</w:t>
+                <w:t xml:space="preserve">hal-03356005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active correction for speaker diarization with human in the loop</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">END-TO-END ANTI-SPOOFING WITH RAWNET2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemlata Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262923v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">END-TO-END ANTI-SPOOFING WITH RAWNET2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+                <w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Evans</w:t>
+                <w:t xml:space="preserve">Ambuj Mehrish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, toronto, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262948v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoofing Speaker Verification With Voice Style Transfer And Reconstruction Loss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+                <w:t xml:space="preserve">Active correction for speaker diarization with human in the loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhenii Prokopalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Iberspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356005v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t>
               </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambuj Mehrish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HANDWRITTEN DIGITS RECONSTRUCTION FROM UNLABELLED EMBEDDINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,688 +3713,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating X-vector-based Speaker Anonymization under White-box Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">On the invertibility of a voice privacy system using embedding alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351943v3</w:t>
+                <w:t xml:space="preserve">hal-03356021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluating X-vector-based Speaker Anonymization under White-box Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t>
+              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377797v1</w:t>
+                <w:t xml:space="preserve">hal-03351943v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the invertibility of a voice privacy system using embedding alignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Nourtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356021v2</w:t>
+                <w:t xml:space="preserve">hal-03377797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised labelling of stolen handwritten digit embeddings with density matching</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Security in Machine Learning and its Applications (SiMLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904938v1</w:t>
+                <w:t xml:space="preserve">hal-04915419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of F0 Modification for X-Vector Based Speech Pseudo-Anonymization Across Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second AAAI Workshop on Privacy-Preserving Artificial Intelligence (PPAI).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised labelling of stolen handwritten digit embeddings with density matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Security in Machine Learning and its Applications (SiMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915419v1</w:t>
+                <w:t xml:space="preserve">hal-02904938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de systèmes apprenant tout au long de la vie</w:t>
               </w:r>
@@ -4501,130 +4501,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.595-595, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235480v1</w:t>
@@ -4750,731 +4750,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framing Lifelong Learning as Autonomous Deployment: Tune Once Live Forever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Kirie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eneko E. Agirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Siracusa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188560v1</w:t>
+                <w:t xml:space="preserve">hal-02280158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing Lifelong Learning as Autonomous Deployment: Tune Once Live Forever</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eneko E. Agirre</w:t>
+                <w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Jonsson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Siracusa, Italy</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280158v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Yamamoto</w:t>
+                <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koji Okabe</w:t>
+                <w:t xml:space="preserve">Gabriel Kirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280151v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S4D: Speaker Diarization Toolkit in Python</w:t>
+                <w:t xml:space="preserve">An Open-Source Speaker Gender Detection Framework For Monitoring Gender Equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Broux</w:t>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Desnous</w:t>
+                <w:t xml:space="preserve">Félicien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.5214-5218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280162v1</w:t>
+                <w:t xml:space="preserve">hal-01927560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Speaker Gender Detection Framework For Monitoring Gender Equality</w:t>
+                <w:t xml:space="preserve">Impact de la détection de la parole pour différentes tâches de traitement automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doukhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félicien Vallet</w:t>
+                <w:t xml:space="preserve">Florent Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461471⟩</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927560v1</w:t>
+                <w:t xml:space="preserve">hal-01817898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la détection de la parole pour différentes tâches de traitement automatique de la parole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">S4D: Speaker Diarization Toolkit in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817898v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triplet Ranking-Based Neural Network for Speaker Diarization and Linking</w:t>
               </w:r>
@@ -5571,51 +5571,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoapprentissage pour le regroupement en locuteurs : premières investigations</w:t>
+                <w:t xml:space="preserve">First investigations on self trained speaker diarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
@@ -5633,752 +5633,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France. pp.80-82</w:t>
+              <w:t xml:space="preserve">Speaker and Language Recognition Workshop (Speaker Odyssey)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433156v1</w:t>
+                <w:t xml:space="preserve">hal-01433173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on self trained speaker diarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+                <w:t xml:space="preserve">An Extensible Speaker Identification SIDEKIT in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker and Language Recognition Workshop (Speaker Odyssey)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China. pp.5095-5099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433173v1</w:t>
+                <w:t xml:space="preserve">hal-01433157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Speaker Identification SIDEKIT in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative PLDA Adaptation for Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.2175 - 2179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433157v1</w:t>
+                <w:t xml:space="preserve">hal-01433172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative PLDA Adaptation for Speaker Diarization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2015 NIST Language Recognition Evaluation: The Shared View of I2R, Fantastic4 and SingaMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.2175 - 2179, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, San Fransisco, United States. pp.3211 - 3215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-572⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433172v1</w:t>
+                <w:t xml:space="preserve">hal-01433164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2015 NIST Language Recognition Evaluation: The Shared View of I2R, Fantastic4 and SingaMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring GMM-derived Features for Unsupervised Adaptation of Deep Neural Network Acoustic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Khokhlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433164v1</w:t>
+                <w:t xml:space="preserve">hal-01433184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de paramètres acoustiques dérivés de GMMs pour l'adaptation non supervisée de modèles acoustiques à base de réseaux de neurones profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yuri Khokhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring GMM-derived Features for Unsupervised Adaptation of Deep Neural Network Acoustic Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri Khokhlov</w:t>
+                <w:t xml:space="preserve">Autoapprentissage pour le regroupement en locuteurs : premières investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433184v1</w:t>
+                <w:t xml:space="preserve">hal-01433156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RedDots Data Collection for Speaker Recognition</w:t>
               </w:r>
@@ -6483,260 +6483,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended RSR2015 for text-dependent speaker verification over VHF channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPEAKER VERIFICATION PERFORMANCE WITH CONSTRAINED DURATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo L Sordo Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">International Workshop on Biometrics and Forensics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818458v1</w:t>
+                <w:t xml:space="preserve">hal-01927568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER VERIFICATION PERFORMANCE WITH CONSTRAINED DURATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended RSR2015 for text-dependent speaker verification over VHF channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo L Sordo Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mason</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trung Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Biometrics and Forensics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Malta, Malta</w:t>
+              <w:t xml:space="preserve">Interspeech 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927568v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPOSTURE CLASSIFICATION FOR TEXT-DEPENDENT SPEAKER VERIFICATION</w:t>
               </w:r>
@@ -6932,897 +6932,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Vulnerability of Text-Dependent Speaker Verification System Against Voice Conversion Spoofing Attack</w:t>
+                <w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhizheng Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+                <w:t xml:space="preserve">R Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eng Siong Chng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+                <w:t xml:space="preserve">K A Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927579v1</w:t>
+                <w:t xml:space="preserve">hal-01927582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Regularization of Cross-entropy Cost for Speaker Recognition Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville Hautamäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t>
+                <w:t xml:space="preserve">PHONETICALLY-CONSTRAINED PLDA MODELING FOR TEXT-DEPENDENT SPEAKER VERIFICATION WITH MULTIPLE SHORT UTTERANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927586v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHONETICALLY-CONSTRAINED PLDA MODELING FOR TEXT-DEPENDENT SPEAKER VERIFICATION WITH MULTIPLE SHORT UTTERANCES</w:t>
+                <w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927589v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Kinnunen</w:t>
+                <w:t xml:space="preserve">Multi-session PLDA Scoring of I-vector for Partially Open-Set Speaker Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Hasan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chang Huai You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927582v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-session PLDA Scoring of I-vector for Partially Open-Set Speaker Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of the Vulnerability of Text-Dependent Speaker Verification System Against Voice Conversion Spoofing Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Huai You</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eng Siong Chng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927584v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Bayes logistic regression as regularized fusion for NIST SRE 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Speaker Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927733v1</w:t>
+                <w:t xml:space="preserve">hal-01927593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RSR2015: Database for Text-Dependent Speaker Verification using Multiple Pass-Phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7864,234 +7860,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication association (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayes logistic regression as regularized fusion for NIST SRE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+                <w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927593v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8254,77 +8254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,488 +8503,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken Language Recognition in the Latent Topic Simplex</w:t>
+                <w:t xml:space="preserve">Joint Application of Speech and Speaker Recognition for Automation and Security in Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chang Huai You</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville Hautomäki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
+                <w:t xml:space="preserve">Helen Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927772v1</w:t>
+                <w:t xml:space="preserve">hal-01927763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Application of Speech and Speaker Recognition for Automation and Security in Smart Home</w:t>
+                <w:t xml:space="preserve">Spoken Language Recognition in the Latent Topic Simplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Huai You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautomäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927763v1</w:t>
+                <w:t xml:space="preserve">hal-01927772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistral : open source biometric platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t>
+              <w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927792v1</w:t>
+                <w:t xml:space="preserve">hal-01314613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral : open source biometric platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levy</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t>
+              <w:t xml:space="preserve">NIST-SRE’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314613v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8993,224 +9006,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Mccool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Matějka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Ahonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaň Cernock´</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
+                <w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIST-SRE’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317704v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t>
               </w:r>
@@ -9313,64 +9313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9421,64 +9421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9510,247 +9510,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312982v1</w:t>
+                <w:t xml:space="preserve">hal-01312944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312944v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t>
               </w:r>
@@ -9831,77 +9831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10364,51 +10364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10621,51 +10621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Audio Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10733,289 +10733,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Le Mans Université. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133268v1</w:t>
+                <w:t xml:space="preserve">hal-04555362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t>
+                <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555362v1</w:t>
+                <w:t xml:space="preserve">hal-04133268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lingual Speech to Speech Translation for Under-Resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarod Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11050,64 +11050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker information modification in the VoicePrivacy 2020 toolchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11155,90 +11155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11551,51 +11551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A481C3F7"/>
+    <w:nsid w:val="49C7E393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11782,51 +11782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-larcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4398-0224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139544569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2844025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dkhissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys Allesiardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753746v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351943v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356021v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995862v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798580v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Broux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desnous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461471" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01817898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-63" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-270" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433156v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472648" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-572" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Deng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Rao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsen Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kenny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Br&#252;mmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L Sordo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koing Aik Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizheng Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Siong Chng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Leeuwen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Saeidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Huai You" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Tang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautom&#228;ki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Thai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ngoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453645v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AVIG0170" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01927863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-larcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4398-0224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139544569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2844025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513586v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dkhissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys Allesiardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753746v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356021v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351943v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995862v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798580v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461471" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01817898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-63" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Broux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-270" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472648" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Deng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Rao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsen Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kenny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Br&#252;mmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L Sordo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koing Aik Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Leeuwen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Saeidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Huai You" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizheng Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Siong Chng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Tang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Thai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautom&#228;ki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ngoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453645v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AVIG0170" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01927863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>