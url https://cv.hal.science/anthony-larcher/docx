--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1265,506 +1265,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When The MOS Predictor Asks For Training Annotation In Cross Lingual/Domain Adaptation</w:t>
+                <w:t xml:space="preserve">Using a DeepFake Classifier to Rank Speech Synthesis Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Miniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079511v1</w:t>
+                <w:t xml:space="preserve">hal-05172690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a DeepFake Classifier to Rank Speech Synthesis Quality</w:t>
+                <w:t xml:space="preserve">When The MOS Predictor Asks For Training Annotation In Cross Lingual/Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Miniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Shamsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172690v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602289v1</w:t>
+                <w:t xml:space="preserve">hal-04578441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578441v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,90 +1923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Gimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2264,64 +2264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,64 +2480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambuj Mehrish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,243 +3713,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the invertibility of a voice privacy system using embedding alignement</w:t>
+                <w:t xml:space="preserve">Evaluating X-vector-based Speaker Anonymization under White-box Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356021v2</w:t>
+                <w:t xml:space="preserve">hal-03351943v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating X-vector-based Speaker Anonymization under White-box Assessment</w:t>
+                <w:t xml:space="preserve">On the invertibility of a voice privacy system using embedding alignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351943v3</w:t>
+                <w:t xml:space="preserve">hal-03356021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t>
               </w:r>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4050,256 +4050,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study of F0 Modification for X-Vector Based Speech Pseudo-Anonymization Across Gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Second AAAI Workshop on Privacy-Preserving Artificial Intelligence (PPAI).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915419v1</w:t>
+                <w:t xml:space="preserve">hal-02995862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of F0 Modification for X-Vector Based Speech Pseudo-Anonymization Across Gender</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second AAAI Workshop on Privacy-Preserving Artificial Intelligence (PPAI).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995862v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised labelling of stolen handwritten digit embeddings with density matching</w:t>
               </w:r>
@@ -4501,130 +4501,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.595-595, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235480v1</w:t>
@@ -4976,77 +4976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,239 +5571,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on self trained speaker diarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+                <w:t xml:space="preserve">An Extensible Speaker Identification SIDEKIT in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker and Language Recognition Workshop (Speaker Odyssey)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China. pp.5095-5099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433173v1</w:t>
+                <w:t xml:space="preserve">hal-01433157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Speaker Identification SIDEKIT in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First investigations on self trained speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speaker and Language Recognition Workshop (Speaker Odyssey)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain. pp.152-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433157v1</w:t>
+                <w:t xml:space="preserve">hal-01433173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative PLDA Adaptation for Speaker Diarization</w:t>
               </w:r>
@@ -7661,437 +7661,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayes logistic regression as regularized fusion for NIST SRE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+                <w:t xml:space="preserve">The RSR2015: Database for Text-Dependent Speaker Verification using Multiple Pass-Phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927593v1</w:t>
+                <w:t xml:space="preserve">hal-01927726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RSR2015: Database for Text-Dependent Speaker Verification using Multiple Pass-Phrases</w:t>
+                <w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bin Ma</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927726v1</w:t>
+                <w:t xml:space="preserve">hal-01927733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Bayes logistic regression as regularized fusion for NIST SRE 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Speaker Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927733v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8254,77 +8254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8745,472 +8745,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral : open source biometric platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mccool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Matějka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Charton</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timo Ahonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaň Cernock´</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314613v1</w:t>
+                <w:t xml:space="preserve">hal-01318429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIST-SRE’10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318429v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistral : open source biometric platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t>
+              <w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927792v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t>
               </w:r>
@@ -9313,64 +9313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9421,64 +9421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fredouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9730,247 +9730,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312949v1</w:t>
+                <w:t xml:space="preserve">hal-01451536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Charton</w:t>
+                <w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teva Merlin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John S. D. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451536v1</w:t>
+                <w:t xml:space="preserve">hal-01312949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10364,51 +10364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10739,51 +10739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10814,77 +10814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11551,51 +11551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49C7E393"/>
+    <w:nsid w:val="E3BF8838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11782,51 +11782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-larcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4398-0224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139544569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2844025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513586v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dkhissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys Allesiardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753746v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356021v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351943v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995862v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798580v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461471" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01817898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-63" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Broux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-270" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472648" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Deng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Rao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsen Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kenny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Br&#252;mmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L Sordo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koing Aik Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Leeuwen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Saeidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Huai You" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizheng Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Siong Chng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Tang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Thai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautom&#228;ki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ngoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453645v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AVIG0170" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01927863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-larcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4398-0224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139544569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2844025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513586v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dkhissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys Allesiardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753746v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351943v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356021v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995862v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798580v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461471" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01817898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-63" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Broux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-270" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472648" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Deng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Rao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsen Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kenny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Br&#252;mmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L Sordo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koing Aik Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Leeuwen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Saeidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Huai You" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizheng Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Siong Chng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Tang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Thai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautom&#228;ki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ngoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453645v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AVIG0170" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01927863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>