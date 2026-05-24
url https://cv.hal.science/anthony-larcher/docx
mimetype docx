--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1015,4819 +1015,4814 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENS-ASR: Semantic Embedding injection in Neural-transducer for Streaming Automatic Speech Recognition</w:t>
+                <w:t xml:space="preserve">Évaluation perceptive de l'interprétabilité dimensionnelle dans les représentations parcimonieuses du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Dkhissi</w:t>
+                <w:t xml:space="preserve">Félix Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+                <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elys Allesiardo</w:t>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">JEP2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513586v2</w:t>
+                <w:t xml:space="preserve">hal-05625493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we really need Self-Attention for Streaming Automatic Speech Recognition?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">SENS-ASR: Semantic Embedding injection in Neural-transducer for Streaming Automatic Speech Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elys Allesiardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477551v1</w:t>
+                <w:t xml:space="preserve">hal-05513586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a DeepFake Classifier to Rank Speech Synthesis Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Indicateurs phonétiques fondés sur les formants pour l'évaluation de la qualité des systèmes TTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Miniconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Wottawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meysam Shamsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Etude de la Parole (JEP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, MONTPELLIER (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172690v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When The MOS Predictor Asks For Training Annotation In Cross Lingual/Domain Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do we really need Self-Attention for Streaming Automatic Speech Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Miniconi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meysam Shamsi</w:t>
+                <w:t xml:space="preserve">Valentin Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elys Allesiardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079511v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">Using a DeepFake Classifier to Rank Speech Synthesis Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">The Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578441v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">When The MOS Predictor Asks For Training Annotation In Cross Lingual/Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Miniconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Shamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602289v1</w:t>
+                <w:t xml:space="preserve">hal-05079511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t>
+                <w:t xml:space="preserve">Lightweight Neural Networks for Multi-modal and Cross-modal Biometric Matching: Experimental Evaluation on Audio-Visual Person Verication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gaudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
+                <w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hernández-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Varadero, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638686v1</w:t>
+                <w:t xml:space="preserve">hal-05621611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">ALLIES: a Speech Corpus for Segmentation, Speaker Diarization Speech Recognition and Speaker Change detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bougares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623105v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASoBO: Attentive Beamformer Selection for Distant Speaker Diarization in Meetings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos / Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591532v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-microphone Automatic Speech Segmentation in Meetings Based on Circular Harmonics Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Automatic Voice Identification after Speech Resynthesis using PPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, international Speech Communication Association (ISCA), Aug 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117442v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Vérification automatique de la voix de locuteurs après resynthèse à l’aide de PPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700014v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">3MAS: a multitask, multilabel, multidataset semi-supervised audio segmentation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Speaker and Language Recognition Workshop - Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676070v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymisation de parole par quantification vectorielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
+                <w:t xml:space="preserve">Multi-microphone Automatic Speech Segmentation in Meetings Based on Circular Harmonics Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, international Speech Communication Association (ISCA), Aug 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609205v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+                <w:t xml:space="preserve">Traitement multi-microphone pour la segmentation automatique de la parole en réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660323v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Mariotte</w:t>
+                <w:t xml:space="preserve">Parole superposée et genre, étude des annotations pour les médias audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole - JEP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713385v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are disentangled representations all you need to build speaker anonymization systems?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Anonymisation de parole par quantification vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2022 - Human and Humanizing Speech Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, incheon, South Korea</w:t>
+              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753746v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
+                <w:t xml:space="preserve">Overlaps and Gender Analysis in the Context of Broadcast Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636737v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de parole superposée distante à l’aide d’une antenne de microphones</w:t>
+                <w:t xml:space="preserve">Microphone Array Channel Combination Algorithms for Overlapped Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d'Étude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700008v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoofing Speaker Verification With Voice Style Transfer And Reconstruction Loss</w:t>
+                <w:t xml:space="preserve">Are disentangled representations all you need to build speaker anonymization systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thebaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+                <w:t xml:space="preserve">Pierre Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Information Forensics and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2022 - Human and Humanizing Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356005v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753746v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">END-TO-END ANTI-SPOOFING WITH RAWNET2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de l'anonymisation du locuteur sur de la parole émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Evans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Nourtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, toronto, Canada</w:t>
+              <w:t xml:space="preserve">JEP 2022 - Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262948v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de parole superposée distante à l’aide d’une antenne de microphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">34e Journées d'Étude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262914v1</w:t>
+                <w:t xml:space="preserve">hal-03700008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active correction for speaker diarization with human in the loop</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+                <w:t xml:space="preserve">Spoofing Speaker Verification With Voice Style Transfer And Reconstruction Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262923v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Flucha</w:t>
+                <w:t xml:space="preserve">Active correction for speaker diarization with human in the loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhenii Prokopalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meysam Shamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Iberspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262976v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HANDWRITTEN DIGITS RECONSTRUCTION FROM UNLABELLED EMBEDDINGS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPEAKER EMBEDDINGS FOR DIARIZATION OF BROADCAST DATA IN THE ALLIES CHALLENGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambuj Mehrish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262968v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating X-vector-based Speaker Anonymization under White-box Assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">END-TO-END ANTI-SPOOFING WITH RAWNET2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemlata Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nautsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351943v3</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the invertibility of a voice privacy system using embedding alignement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+                <w:t xml:space="preserve">The LIUM Human Active Correction Platform for Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambuj Mehrish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t>
+              <w:t xml:space="preserve">interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356021v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Speaker Anonymization on Emotional Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Nourtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSC 2021 - 1st ISCA Symposium on Security and Privacy in Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of F0 Modification for X-Vector Based Speech Pseudo-Anonymization Across Gender</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Evaluating X-vector-based Speaker Anonymization under White-box Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second AAAI Workshop on Privacy-Preserving Artificial Intelligence (PPAI).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, online, United States</w:t>
+              <w:t xml:space="preserve">SPECOM 2021 - 23rd International Conference on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995862v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351943v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the invertibility of a voice privacy system using embedding alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASRU 2021 - IEEE Automatic Speech Recognition and Understanding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cartagena, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915419v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised labelling of stolen handwritten digit embeddings with density matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">HANDWRITTEN DIGITS RECONSTRUCTION FROM UNLABELLED EMBEDDINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Security in Machine Learning and its Applications (SiMLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904938v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de systèmes apprenant tout au long de la vie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798580v3</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Study of F0 Modification for X-Vector Based Speech Pseudo-Anonymization Across Gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Second AAAI Workshop on Privacy-Preserving Artificial Intelligence (PPAI).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235480v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Lifelong Learning Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Barrault</w:t>
+                <w:t xml:space="preserve">Unsupervised labelling of stolen handwritten digit embeddings with density matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Security in Machine Learning and its Applications (SiMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496971v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing Lifelong Learning as Autonomous Deployment: Tune Once Live Forever</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotating Machine Diagnosis using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kirié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eneko E. Agirre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.595-595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280158v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de systèmes apprenant tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhenii Prokopalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.516-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280151v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798580v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Lifelong Learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhenii Prokopalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188560v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open-Source Speaker Gender Detection Framework For Monitoring Gender Equality</w:t>
+                <w:t xml:space="preserve">Framing Lifelong Learning as Autonomous Deployment: Tune Once Live Forever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doukhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Carrive</w:t>
+                <w:t xml:space="preserve">Eneko E. Agirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Vallet</w:t>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Spoken Dialogue Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Siracusa, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927560v1</w:t>
+                <w:t xml:space="preserve">hal-02280158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la détection de la parole pour différentes tâches de traitement automatique de la parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Desnous</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hitoshi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERSPEECH 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817898v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S4D: Speaker Diarization Toolkit in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotating machine diagnosis using acoustic imaging and artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Darraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Broux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Carrive</w:t>
+                <w:t xml:space="preserve">Gabriel Kirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280162v1</w:t>
+                <w:t xml:space="preserve">hal-02188560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Triplet Ranking-Based Neural Network for Speaker Diarization and Linking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charlet</w:t>
+                <w:t xml:space="preserve">An Open-Source Speaker Gender Detection Framework For Monitoring Gender Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-270⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.5214-5218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818401v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensible Speaker Identification SIDEKIT in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la détection de la parole pour différentes tâches de traitement automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Desnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2018-63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433157v1</w:t>
+                <w:t xml:space="preserve">hal-01817898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on self trained speaker diarization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charlet</w:t>
+                <w:t xml:space="preserve">S4D: Speaker Diarization Toolkit in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Desnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Petitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker and Language Recognition Workshop (Speaker Odyssey)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain. pp.152-157</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433173v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative PLDA Adaptation for Speaker Diarization</w:t>
+                <w:t xml:space="preserve">A Triplet Ranking-Based Neural Network for Speaker Diarization and Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charlet</w:t>
@@ -5845,1867 +5840,1842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-572⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433172v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2015 NIST Language Recognition Evaluation: The Shared View of I2R, Fantastic4 and SingaMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Extensible Speaker Identification SIDEKIT in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-624⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China. pp.5095-5099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433164v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring GMM-derived Features for Unsupervised Adaptation of Deep Neural Network Acoustic Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri Khokhlov</w:t>
+                <w:t xml:space="preserve">First investigations on self trained speaker diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Speech and Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Speaker and Language Recognition Workshop (Speaker Odyssey)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433184v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de paramètres acoustiques dérivés de GMMs pour l'adaptation non supervisée de modèles acoustiques à base de réseaux de neurones profonds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri Khokhlov</w:t>
+                <w:t xml:space="preserve">Iterative PLDA Adaptation for Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.2175 - 2179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456899v1</w:t>
+                <w:t xml:space="preserve">hal-01433172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoapprentissage pour le regroupement en locuteurs : premières investigations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2015 NIST Language Recognition Evaluation: The Shared View of I2R, Fantastic4 and SingaMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Fransisco, United States. pp.3211 - 3215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433156v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RedDots Data Collection for Speaker Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+                <w:t xml:space="preserve">Exploring GMM-derived Features for Unsupervised Adaptation of Deep Neural Network Acoustic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Khokhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">18th International Conference on Speech and Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818427v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPEAKER VERIFICATION PERFORMANCE WITH CONSTRAINED DURATIONS</w:t>
+                <w:t xml:space="preserve">Exploration de paramètres acoustiques dérivés de GMMs pour l'adaptation non supervisée de modèles acoustiques à base de réseaux de neurones profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo L Sordo Martínez</w:t>
+                <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fauve</w:t>
+                <w:t xml:space="preserve">Yuri Khokhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Mason</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Biometrics and Forensics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Malta, Malta</w:t>
+              <w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927568v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended RSR2015 for text-dependent speaker verification over VHF channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoapprentissage pour le regroupement en locuteurs : premières investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées d’Études sur la Parole (JEP'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818458v1</w:t>
+                <w:t xml:space="preserve">hal-01433156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPOSTURE CLASSIFICATION FOR TEXT-DEPENDENT SPEAKER VERIFICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The RedDots Data Collection for Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangsen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niko Brümmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927570v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING THE ALTERNATIVE HYPOTHESIS FOR TEXT-DEPENDENT SPEAKER VERIFICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPEAKER VERIFICATION PERFORMANCE WITH CONSTRAINED DURATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo L Sordo Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haizhou Li</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Biometrics and Forensics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927571v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended RSR2015 for text-dependent speaker verification over VHF channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Saeidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T Hasan</w:t>
+                <w:t xml:space="preserve">Pablo L Sordo Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Fauve</w:t>
+                <w:t xml:space="preserve">Trung Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927582v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Regularization of Cross-entropy Cost for Speaker Recognition Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+                <w:t xml:space="preserve">IMPOSTURE CLASSIFICATION FOR TEXT-DEPENDENT SPEAKER VERIFICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927590v1</w:t>
+                <w:t xml:space="preserve">hal-01927570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHONETICALLY-CONSTRAINED PLDA MODELING FOR TEXT-DEPENDENT SPEAKER VERIFICATION WITH MULTIPLE SHORT UTTERANCES</w:t>
+                <w:t xml:space="preserve">MODELLING THE ALTERNATIVE HYPOTHESIS FOR TEXT-DEPENDENT SPEAKER VERIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koing Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927589v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+                <w:t xml:space="preserve">I4U submission to NIST SRE 2012: A large-scale collaborative effort for noise-robust speaker verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Saeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Levy</w:t>
+                <w:t xml:space="preserve">K A Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927586v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-session PLDA Scoring of I-vector for Partially Open-Set Speaker Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Regularization of Cross-entropy Cost for Speaker Recognition Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Saeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927584v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Vulnerability of Text-Dependent Speaker Verification System Against Voice Conversion Spoofing Attack</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALIZE 3.0-Open Source Toolkit for State-of-the-Art Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927579v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RSR2015: Database for Text-Dependent Speaker Verification using Multiple Pass-Phrases</w:t>
+                <w:t xml:space="preserve">PHONETICALLY-CONSTRAINED PLDA MODELING FOR TEXT-DEPENDENT SPEAKER VERIFICATION WITH MULTIPLE SHORT UTTERANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
@@ -7723,2364 +7693,2718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927726v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-session PLDA Scoring of I-vector for Partially Open-Set Speaker Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Huai You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927733v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayes logistic regression as regularized fusion for NIST SRE 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ville Hautamäki</w:t>
+                <w:t xml:space="preserve">A Study of the Vulnerability of Text-Dependent Speaker Verification System Against Voice Conversion Spoofing Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Larcher</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eng Siong Chng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Kinnunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Association of Speech Communication (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927593v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t>
+                <w:t xml:space="preserve">I-VECTORS IN THE CONTEXT OF PHONETICALLY-CONSTRAINED SHORT UTTERANCES FOR SPEAKER VERIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Matrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927796v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLDA Modeling in I-Vector and Supervector Space for Speaker Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ye Jiang</w:t>
+                <w:t xml:space="preserve">Variational Bayes logistic regression as regularized fusion for NIST SRE 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautamäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Kinnunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
+              <w:t xml:space="preserve">Speaker Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927743v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The RSR2015: Database for Text-Dependent Speaker Verification using Multiple Pass-Phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oldřich Plchot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927751v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse en Composantes Principales pour l'extraction des i-vecteurs en vérification du locuteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Étude sur la Parole (JEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927787v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Application of Speech and Speaker Recognition for Automation and Security in Smart Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLDA Modeling in I-Vector and Supervector Space for Speaker Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmin Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927763v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken Language Recognition in the Latent Topic Simplex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ville Hautomäki</w:t>
+                <w:t xml:space="preserve">Variance-Spectra based Normalization for I-vector Standard and Probabilistic Linear Discriminant Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haizhou Li</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldřich Plchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Speaker Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927772v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mccool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Pietikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Matějka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaň Cernock´</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318429v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Application of Speech and Speaker Recognition for Automation and Security in Smart Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIST-SRE’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317704v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spoken Language Recognition in the Latent Topic Simplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Aik Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Huai You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Hautomäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Mason</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haizhou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927792v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral : open source biometric platform</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobile Biometry (MOBIO) Face and Speaker Verification Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mccool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Matějka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Ahonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaň Cernock´</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2010 Contests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17711-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314613v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t>
+                <w:t xml:space="preserve">LIA NIST-SRE'10 systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John S.D. Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIST-SRE’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312781v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistral : open source biometric platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Matrouf</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">SAC'10 The 2010 ACM Symposium on Applied Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317705v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
+                <w:t xml:space="preserve">Short Utterance-based Video Aided Speaker Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Cairns, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317698v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t>
+                <w:t xml:space="preserve">Constrained Viterbi decoding for embedded user-customised password speaker recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Mason</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S.D. Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1774088.1774410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312944v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance automatique du locuteur embarquée dans un téléphone portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312982v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Decoupling session variability modelling and speaker characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451536v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ALIZE/SpkDet: a state-of-the-art open source software for speaker recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scheffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Matrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fredouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Odyssey 2008: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforced Temporal Structure Information For Embedded Utterance-Based Speaker Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FROM GMM TO HMM FOR EMBEDDED PASSWORD-BASED SPEAKER RECOGNITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John S. D. Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistral : Plate-forme open source d'authentification biométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIe Journées d'étude sur la parole (JEP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCP, Jun 2008, Avignon, France. pp.1654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssey 2018 The Speaker and Language Recognition Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISCA, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Odyssey.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10090,381 +10414,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and system for dual scoring for text-dependent speaker verification</w:t>
+                <w:t xml:space="preserve">Method and System for dual scoring for text-dependent speaker verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : US 2013/0325473 A1. 2013</w:t>
+              <w:t xml:space="preserve">China, Patent n° : 2013121800955860. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927553v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and System for dual scoring for text-dependent speaker verification</w:t>
+                <w:t xml:space="preserve">Method and system for dual scoring for text-dependent speaker verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">China, Patent n° : 2013121800955860. 2013</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US 2013/0325473 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927556v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10474,805 +10798,805 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionally-grounded evaluation of dimensional interpretability in sparse speaker representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302071v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Audio Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Mans Université. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555362v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint speech and overlap detection: a benchmark over multiple audio setup and speech domains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Guide d'annotation pour le sous corpus de test d'ALLIES (FullTest-CleanAnnotations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Le Mans Université. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133268v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lingual Speech to Speech Translation for Under-Resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Tomashenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarod Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Mans Université. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker information modification in the VoicePrivacy 2020 toolchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Nancy, équipe Multispeech; LIUM - Laboratoire d'Informatique de l'Université du Mans. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I4U Submission to NIST SRE 2018: Leveraging from a Decade of Shared Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Aik Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville Hautamäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Kinnunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoshi Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I4U Consortium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11282,100 +11606,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles acoustiques à structure temporelle renforcée pour la vérification du locuteur embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009AVIG0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00453645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11385,105 +11709,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles acoustiques pour la reconnaissance du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université du Mans, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01927863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11551,51 +11875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3BF8838"/>
+    <w:nsid w:val="BE18B5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11782,51 +12106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-larcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4398-0224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139544569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2844025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513586v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dkhissi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys Allesiardo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753746v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351943v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356021v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995862v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798580v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461471" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01817898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-63" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Broux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-270" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472648" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Deng" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Rao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsen Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kenny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Br&#252;mmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L Sordo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koing Aik Lee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927590v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Leeuwen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Saeidi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Huai You" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizheng Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Siong Chng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927743v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Tang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Thai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927772v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautom&#228;ki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ngoc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927556v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453645v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AVIG0170" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01927863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-larcher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4398-0224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139544569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04454362v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mariotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Shamsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheni Prokopalo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2022.101437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Prokopalo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app1010000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Yamagishi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2019.101021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Lan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2844025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Aik Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhou Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.D. Mason" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.07.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05625493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Saget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513586v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dkhissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vielzeuf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys Allesiardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05625427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Miniconi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hern&#225;ndez-Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bougares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silnova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04602289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gaudier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gimeno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660323v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03713385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753746v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03700008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambuj Mehrish" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carrive" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Tak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Todisco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nautsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flucha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351943v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356021v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Darraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kiri&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mollon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0824" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995862v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798580v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko E. Agirre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautam&#228;ki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Yamamoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Okabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kirie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Vallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461471" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01817898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desnous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-63" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Broux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-270" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-572" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433164v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Deng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Rao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-624" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Khokhlov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818427v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangsen Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kenny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Br&#252;mmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo L Sordo Mart&#237;nez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mason" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Van Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koing Aik Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Saeidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kinnunen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hasan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fauve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Leeuwen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Saeidi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927586v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Huai You" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizheng Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng Siong Chng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bousquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Jiang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmin Tang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Plchot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Thai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hautom&#228;ki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ahonen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#328; Cernock&#180;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17711-8_22" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312781v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774410" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312982v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scheffer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312949v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. D. Mason" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451536v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Merlin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927556v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ngoc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302071v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Duret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453645v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AVIG0170" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01927863v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>