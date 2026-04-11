--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1000,278 +1000,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. L'Hospital</w:t>
+                <w:t xml:space="preserve">Alexandre van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Checa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476782v1</w:t>
+                <w:t xml:space="preserve">hal-03495757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L'Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre van Assche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Epron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495757v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (57), pp.29183-29197. </w:t>
@@ -1417,77 +1417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1573,51 +1573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
@@ -2057,51 +2057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.311-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,291 +3715,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Graschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Amadeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (24), pp.12383-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109875v1</w:t>
+                <w:t xml:space="preserve">hal-02109849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (24), pp.12383-12389. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109849v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t>
               </w:r>
@@ -4024,51 +4024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4121,303 +4121,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized CuO–CeO2 catalysts for COPROX reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel Laborde</w:t>
+                <w:t xml:space="preserve">Hydrogen production from raw bioethanol over Rh/MgAl2O4 catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2007.12.014⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (3-4), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109911v1</w:t>
+                <w:t xml:space="preserve">hal-02109903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from raw bioethanol over Rh/MgAl2O4 catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized CuO–CeO2 catalysts for COPROX reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Baronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4), pp.1345-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2007.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109903v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on catalysis-18th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
@@ -4836,77 +4836,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5185,90 +5185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum size of Pt/γ-Al2O3 catalysts on propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Scientific School-Conference for Young Scientists “Catalysis: from Science to Industry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>