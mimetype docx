--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -368,274 +368,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Step Dimethyl Ether (DME) Synthesis from CO2 Hydrogenation over Hybrid Catalysts Containing Cu/ZnO/Al2O3 and Nano-Sized Hollow ZSM-5 Zeolites</w:t>
+                <w:t xml:space="preserve">Tuning Co-Cu-Al catalysts and their reaction conditions on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; hydrogenation reaction to higher alcohols under mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Krim</w:t>
+                <w:t xml:space="preserve">Vitor Duarte Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Smain Hocine</w:t>
+                <w:t xml:space="preserve">Fabio Souza Toniolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-022-03949-w⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.119208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647214v1</w:t>
+                <w:t xml:space="preserve">hal-04503677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Co-Cu-Al catalysts and their reaction conditions on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; hydrogenation reaction to higher alcohols under mild conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Step Dimethyl Ether (DME) Synthesis from CO2 Hydrogenation over Hybrid Catalysts Containing Cu/ZnO/Al2O3 and Nano-Sized Hollow ZSM-5 Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Duarte Lage</w:t>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bion</w:t>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Souza Toniolo</w:t>
+                <w:t xml:space="preserve">Smain Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281, pp.119208. </w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10562-022-03949-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503677v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
               </w:r>
@@ -1000,412 +1000,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
+                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre van Assche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Manisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (57), pp.29183-29197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495757v1</w:t>
+                <w:t xml:space="preserve">hal-03013913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Checa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476782v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L'Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
+                <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Manisco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (57), pp.29183-29197. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013913v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
               </w:r>
@@ -1417,77 +1417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,338 +1515,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
+                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Drault</w:t>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Can</w:t>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 446, pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445216v1</w:t>
+                <w:t xml:space="preserve">hal-04229861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+                <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pronier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 446, pp.98-105. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229861v1</w:t>
+                <w:t xml:space="preserve">hal-04445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2057,130 +2057,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109697v1</w:t>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,847 +2465,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis Part 3: Impact of the composition of a selective Cu@ZnO core–shell catalyst on methanol rate explained by experimental studies and a concentric spheres model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Houalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 343, pp.106-114. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229831v1</w:t>
+                <w:t xml:space="preserve">hal-02109715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis Part 3: Impact of the composition of a selective Cu@ZnO core–shell catalyst on methanol rate explained by experimental studies and a concentric spheres model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 343, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109715v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu-ZnO synergy in methanol synthesis from CO2, Part 1: Origin of active site explained by experimental studies and a sphere contact quantification model on Cu plus ZnO mechanical mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogénation du CO2 en hydrocarbures sur des catalyseurs bifonctionnels CFA-HZSM-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.01.021⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358322v1</w:t>
+                <w:t xml:space="preserve">hal-01485247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogénation du CO2 en hydrocarbures sur des catalyseurs bifonctionnels CFA-HZSM-5</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cu-ZnO synergy in methanol synthesis from CO2, Part 1: Origin of active site explained by experimental studies and a sphere contact quantification model on Cu plus ZnO mechanical mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.241-249. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 324, pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485247v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Hydrogenation of CO2 into hydrocarbons over bifunctional system Cu–ZnO/Al2O3+HZSM-5: Effect of proximity between the acidic and methanol synthesis sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18(12), pp.1264-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229793v1</w:t>
+                <w:t xml:space="preserve">hal-01485267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of CO2 into hydrocarbons over bifunctional system Cu–ZnO/Al2O3+HZSM-5: Effect of proximity between the acidic and methanol synthesis sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 330, pp.533-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol synthesis from CO2 hydrogenation over copper based catalysts</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,77 +3463,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.311-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3592,90 +3592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,360 +3715,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109849v1</w:t>
+                <w:t xml:space="preserve">hal-02109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Graschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Amadeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (24), pp.12383-12389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109875v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4153,64 +4153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,64 +4283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Baronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on catalysis-18th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
@@ -4836,77 +4836,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
@@ -4929,346 +4929,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimité nanométrique dans les catalyseurs bifonctionnels pour la conversion du gaz de synthèse en oléfines légères par le procédé OX-ZEO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion de CO en hydrocarbures sur catalyseur bifonctionnel : Effet de la densité de contact entre Cu-ZnO-Al2O3 et SAPO-34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lhospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Lhospital</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">T. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2021 en virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292054v1</w:t>
+                <w:t xml:space="preserve">hal-04292069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de CO en hydrocarbures sur catalyseur bifonctionnel : Effet de la densité de contact entre Cu-ZnO-Al2O3 et SAPO-34</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intimité nanométrique dans les catalyseurs bifonctionnels pour la conversion du gaz de synthèse en oléfines légères par le procédé OX-ZEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pouilloux</w:t>
+                <w:t xml:space="preserve">S. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2021 en virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292069v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum size of Pt/γ-Al2O3 catalysts on propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Scientific School-Conference for Young Scientists “Catalysis: from Science to Industry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>