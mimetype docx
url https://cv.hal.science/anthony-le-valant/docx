--- v2 (2026-05-03)
+++ v3 (2026-05-03)
@@ -368,274 +368,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Co-Cu-Al catalysts and their reaction conditions on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; hydrogenation reaction to higher alcohols under mild conditions</w:t>
+                <w:t xml:space="preserve">One Step Dimethyl Ether (DME) Synthesis from CO2 Hydrogenation over Hybrid Catalysts Containing Cu/ZnO/Al2O3 and Nano-Sized Hollow ZSM-5 Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Duarte Lage</w:t>
+                <w:t xml:space="preserve">Karima Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Souza Toniolo</w:t>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smain Hocine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119208⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-022-03949-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503677v1</w:t>
+                <w:t xml:space="preserve">hal-03647214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Step Dimethyl Ether (DME) Synthesis from CO2 Hydrogenation over Hybrid Catalysts Containing Cu/ZnO/Al2O3 and Nano-Sized Hollow ZSM-5 Zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning Co-Cu-Al catalysts and their reaction conditions on the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; hydrogenation reaction to higher alcohols under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Vitor Duarte Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smain Hocine</w:t>
+                <w:t xml:space="preserve">Fabio Souza Toniolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153, pp.83-94. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.119208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10562-022-03949-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647214v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of catalyst activity and stability in the m-cresol hydrodeoxygenation through Ni particle size control</w:t>
               </w:r>
@@ -1000,412 +1000,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
+                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
+                <w:t xml:space="preserve">Alexandre van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Manisco</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013913v1</w:t>
+                <w:t xml:space="preserve">hal-03495757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L'Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre van Assche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495757v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Valant</w:t>
+                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Matteo Manisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (57), pp.29183-29197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476782v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
               </w:r>
@@ -1417,77 +1417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,338 +1515,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+                <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pronier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 446, pp.98-105. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229861v1</w:t>
+                <w:t xml:space="preserve">hal-04445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
+                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Drault</w:t>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Can</w:t>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 446, pp.98-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445216v1</w:t>
+                <w:t xml:space="preserve">hal-04229861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2057,130 +2057,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109697v1</w:t>
@@ -2217,51 +2217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,303 +2465,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis Part 3: Impact of the composition of a selective Cu@ZnO core–shell catalyst on methanol rate explained by experimental studies and a concentric spheres model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 343, pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109715v1</w:t>
+                <w:t xml:space="preserve">hal-04229831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis Part 3: Impact of the composition of a selective Cu@ZnO core–shell catalyst on methanol rate explained by experimental studies and a concentric spheres model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">Platinum Supported Catalysts: Predictive CO and H 2 Chemisorption by a Statistical Cuboctahedron Cluster Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Houalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (46), pp.26374-26385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.12.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04229831v1</w:t>
+                <w:t xml:space="preserve">hal-02109715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogénation du CO2 en hydrocarbures sur des catalyseurs bifonctionnels CFA-HZSM-5</w:t>
               </w:r>
@@ -3067,51 +3067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18(12), pp.1264-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,77 +3463,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.311-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3592,90 +3592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3715,360 +3715,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Graschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Amadeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (24), pp.12383-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109875v1</w:t>
+                <w:t xml:space="preserve">hal-02109849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (24), pp.12383-12389. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109849v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4153,64 +4153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,64 +4283,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Baronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on catalysis-18th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
@@ -4836,77 +4836,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
@@ -4929,346 +4929,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion de CO en hydrocarbures sur catalyseur bifonctionnel : Effet de la densité de contact entre Cu-ZnO-Al2O3 et SAPO-34</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intimité nanométrique dans les catalyseurs bifonctionnels pour la conversion du gaz de synthèse en oléfines légères par le procédé OX-ZEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Belin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Pouilloux</w:t>
+                <w:t xml:space="preserve">S. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2021 en virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292069v1</w:t>
+                <w:t xml:space="preserve">hal-04292054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimité nanométrique dans les catalyseurs bifonctionnels pour la conversion du gaz de synthèse en oléfines légères par le procédé OX-ZEO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion de CO en hydrocarbures sur catalyseur bifonctionnel : Effet de la densité de contact entre Cu-ZnO-Al2O3 et SAPO-34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lhospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Lhospital</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Fongarland</w:t>
+                <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2021 en virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292054v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum size of Pt/γ-Al2O3 catalysts on propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Scientific School-Conference for Young Scientists “Catalysis: from Science to Industry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>