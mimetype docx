--- v3 (2026-05-03)
+++ v4 (2026-05-25)
@@ -1000,1212 +1000,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495757v1</w:t>
+                <w:t xml:space="preserve">hal-03219223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of potassium and platinum contents on catalytic performance of Pt/Al2O3 monometallic catalysts for propane dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476782v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the reaction mechanism of MnOx/SAPO-34 bifunctional catalysts for the conversion of syngas to light olefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L'Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cy01673c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013913v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable H2 generation via steam reforming of biogas in membrane reactors: H2S effects on membrane performance and catalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Iulianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Manisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (57), pp.29183-29197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219223v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445216v1</w:t>
+                <w:t xml:space="preserve">hal-02109697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium Supported Catalysts: Predictive H2 Chemisorption by Statistical Cuboctahedron Clusters Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nano-based Catalysts for Renewable Energy, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229861v1</w:t>
+                <w:t xml:space="preserve">hal-04445216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maleix</w:t>
+                <w:t xml:space="preserve">Cu-ZnO catalysts for CO2 hydrogenation to methanol: Morphology change induced by ZnO lixiviation and its impact on the active phase formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Habrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 446, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109667v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihat Ege Şahin</w:t>
+                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Parmentier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 367, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404960v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium, Iridium, and Rhodium supported catalysts : Predictive H2 chemisorption by statistical cuboctahedron clusters model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Drault</w:t>
+                <w:t xml:space="preserve">One-Pot Soft-Template Synthesis of Nanostructured Copper-Supported Mesoporous Carbon FDU-15 Electrocatalysts for Efficient CO 2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Ege Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050819⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.1371-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109697v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the metal promoter on the performances of H-ZSM5 in ethylene aromatization</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teko Napporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (11), pp.1291-1302. </w:t>
@@ -2471,77 +2471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis Part 3: Impact of the composition of a selective Cu@ZnO core–shell catalyst on methanol rate explained by experimental studies and a concentric spheres model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,217 +2741,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogénation du CO2 en hydrocarbures sur des catalyseurs bifonctionnels CFA-HZSM-5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hania Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Magnoux</w:t>
+                <w:t xml:space="preserve">Ahcène Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.241-249. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 330, pp.533-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485247v1</w:t>
+                <w:t xml:space="preserve">hal-04229793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cu-ZnO synergy in methanol synthesis from CO2, Part 1: Origin of active site explained by experimental studies and a sphere contact quantification model on Cu plus ZnO mechanical mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Comminges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Tisseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,352 +2972,340 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 324, pp.41-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenation of CO2 into hydrocarbons over bifunctional system Cu–ZnO/Al2O3+HZSM-5: Effect of proximity between the acidic and methanol synthesis sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Hydrogénation du CO2 en hydrocarbures sur des catalyseurs bifonctionnels CFA-HZSM-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18(12), pp.1264-1269. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 18, pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01485267v1</w:t>
+                <w:t xml:space="preserve">hal-01485247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cu–ZnO synergy in methanol synthesis from CO2, Part 2: Origin of the methanol and CO selectivities explained by experimental studies and a sphere contact quantification model in randomly packed binary mixtures on Cu–ZnO coprecipitate catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Hydrogenation of CO2 into hydrocarbons over bifunctional system Cu–ZnO/Al2O3+HZSM-5: Effect of proximity between the acidic and methanol synthesis sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18(12), pp.1264-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.04.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04229793v1</w:t>
+                <w:t xml:space="preserve">hal-01485267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol synthesis from CO2 hydrogenation over copper based catalysts</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ahouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.311-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3573,225 +3573,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t>
+                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (10), pp.5015-5020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109858v1</w:t>
+                <w:t xml:space="preserve">hal-02109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethanol Steam Reforming over Rh(1%)MgAl 2 O 4 /Al 2 O 3 : A Kinetic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Graschinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Graschinsky</w:t>
+                <w:t xml:space="preserve">Miguel Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Amadeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,206 +3788,218 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (24), pp.12383-12389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie101284k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production from raw bioethanol steam reforming: optimization of catalyst composition with improved stability against various impurities</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of bimetallic Rh-Ni/Y2O3-Al2O3 for hydrogen production by raw bioethanol steam reforming: influence of the addition of nickel on the catalyst performances and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (1-2), pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2010.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109875v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Active and Selective Rh−REO x −Al 2 O 3 Catalysts for Ethanol Steam Reforming</w:t>
               </w:r>
@@ -4024,51 +4024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Baronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on catalysis-18th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
@@ -4836,77 +4836,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lhospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5185,90 +5185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum size of Pt/γ-Al2O3 catalysts on propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Scientific School-Conference for Young Scientists “Catalysis: from Science to Industry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Krim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Hocine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-022-03949-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Duarte Lage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Souza Toniolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119208" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04249836v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Abreu Teles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dhainaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.123030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. l'Hospital" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudercy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hospital" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cy01673c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Iulianelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manisco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.10.038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2017.12.036" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege &#350;ahin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701352" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.08.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59DJQX4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ege Sahin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07711.1291ecst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.12.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LF0Q7PF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Soualah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.04.035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NGQMX8C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tisseraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.01.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Soualah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.08.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.07.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahouari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-013-0587-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH188ZS3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.09.039" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNK1QXTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109875v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.09.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Graschinsky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Laborde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Amadeo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101284k" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.03.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB5K9F4M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801954s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-71PRBJD8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mari&#241;o" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Baronetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2007.12.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD5TPDB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lhospital" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691886v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Teles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Clacens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>