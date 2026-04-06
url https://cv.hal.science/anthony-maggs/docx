--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1505,51 +1505,51 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008127v1</w:t>
+                <w:t xml:space="preserve">hal-03008354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
               </w:r>
@@ -1663,404 +1663,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeLLyFysh-Version1.0 -a Python application for all-atom event-chain Monte Carlo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Werner Krauth</w:t>
+                <w:t xml:space="preserve">Phase Separation by Entanglement of Active Polymerlike Worms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Woutersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875445v1</w:t>
+                <w:t xml:space="preserve">hal-03008127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
+                <w:t xml:space="preserve">JeLLyFysh-Version1.0 -a Python application for all-atom event-chain Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Höllmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.C. Maggs</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008111v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separation by Entanglement of Active Polymerlike Worms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Woutersen</w:t>
+                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Höllmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008354v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-chain Monte Carlo with factor fields</w:t>
               </w:r>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ze Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (4), pp.043301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2150,77 +2150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-atom computations with irreversible Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2280,51 +2280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluctuation-corrected functional of convex Poisson–Boltzmann theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (38), pp.385001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2518,51 +2518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Théodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2789,209 +2789,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General theory of asymmetric steric interactions in electrostatic double layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Podgornik</w:t>
+                <w:t xml:space="preserve">The range and nature of effective interactions in hard-sphere solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.1219-1229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SM01757B⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.2612-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00032K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026218v1</w:t>
+                <w:t xml:space="preserve">hal-02322592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The range and nature of effective interactions in hard-sphere solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">General theory of asymmetric steric interactions in electrostatic double layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podgornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (9), pp.2612-2622. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.1219-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM00032K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5SM01757B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322592v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium Tuning of the Thermal Casimir Effect</w:t>
               </w:r>
@@ -3094,51 +3094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity averages for hard spheres in the presence of polydispersity and incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3179,209 +3179,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity and Stiffness in Energy Functions for Electrostatic Simulations</w:t>
+                <w:t xml:space="preserve">Fluctuation-induced forces governed by the dielectric properties of water—A contribution to the hydrophobic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pujos</w:t>
+                <w:t xml:space="preserve">H. Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (4), pp.1419-1427. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (10), pp.104501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4928509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026196v1</w:t>
+                <w:t xml:space="preserve">hal-03026211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuation-induced forces governed by the dielectric properties of water—A contribution to the hydrophobic interaction</w:t>
+                <w:t xml:space="preserve">Convexity and Stiffness in Energy Functions for Electrostatic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Berthoumieux</w:t>
+                <w:t xml:space="preserve">Justine Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (10), pp.104501. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.1419-1427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4928509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026211v1</w:t>
+                <w:t xml:space="preserve">hal-03026196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling eigenmodes in colloidal solids</w:t>
               </w:r>
@@ -3452,209 +3452,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic interactions in the presence of surface charge regulation: Exact results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Podgornik</w:t>
+                <w:t xml:space="preserve">Solving fluctuation-enhanced Poisson–Boltzmann equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenli Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/108/68003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 275, pp.310-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026186v1</w:t>
+                <w:t xml:space="preserve">hal-03026164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving fluctuation-enhanced Poisson–Boltzmann equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.C. Maggs</w:t>
+                <w:t xml:space="preserve">Electrostatic interactions in the presence of surface charge regulation: Exact results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podgornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 275, pp.310-322. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (6), pp.68003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/108/68003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026164v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonons in two-dimensional soft colloidal crystals</w:t>
               </w:r>
@@ -3692,51 +3692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Schoenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Aptowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
@@ -3963,196 +3963,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated correlations in video microscopy of colloidal solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">A minimizing principle for the Poisson-Boltzmann equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (14), pp.3864. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.16012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM07117G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/16012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661137v1</w:t>
+                <w:t xml:space="preserve">hal-03027132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimizing principle for the Poisson-Boltzmann equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Truncated correlations in video microscopy of colloidal solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (1), pp.16012. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (14), pp.3864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/16012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2SM07117G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027132v1</w:t>
+                <w:t xml:space="preserve">hal-04661137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic fluctuations as observed in a confocal slice</w:t>
               </w:r>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.K. Chikkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 390 (18-19), pp.3061-3068. </w:t>
@@ -4461,547 +4461,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elasticity in confocal studies of colloidal crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">PHYSICS OF FLUCTUATING MEMBRANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (10), pp.115. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04 (02), pp.339-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11115-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129183193000367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659947v1</w:t>
+                <w:t xml:space="preserve">hal-04659926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICS OF FLUCTUATING MEMBRANES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maggs</w:t>
+                <w:t xml:space="preserve">Anisotropic elasticity in confocal studies of colloidal crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 04 (02), pp.339-344. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (10), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129183193000367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11115-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659926v1</w:t>
+                <w:t xml:space="preserve">hal-04659947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective dispersion forces in the fluid state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Energy gaps in quantum first-order mean-field–like transitions: The problems that quantum annealing cannot solve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jörg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kurchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pujos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 91 (5), pp.56006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/56006⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 89 (4), pp.40004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/40004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660687v1</w:t>
+                <w:t xml:space="preserve">hal-03026371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Annealing of Hard Problems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.C. Maggs</w:t>
+                <w:t xml:space="preserve">Collective dispersion forces in the fluid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress of Theoretical Physics Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 184, pp.290-303. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (5), pp.56006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/PTPS.184.290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/56006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661477v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy gaps in quantum first-order mean-field–like transitions: The problems that quantum annealing cannot solve</w:t>
+                <w:t xml:space="preserve">Quantum Annealing of Hard Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jörg</w:t>
+                <w:t xml:space="preserve">Thomas Jörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Krzakala</w:t>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kurchan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pujos</w:t>
+                <w:t xml:space="preserve">Andrew Colin Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (4), pp.40004. </w:t>
+              <w:t xml:space="preserve">Progress of Theoretical Physics Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184, pp.290-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/40004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/PTPS.184.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026371v1</w:t>
+                <w:t xml:space="preserve">hal-04661477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of Lifshitz interactions between dielectrics</w:t>
               </w:r>
@@ -5286,64 +5286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Glass Models and their Quantum Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krzakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5479,278 +5479,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions in local electrostatics algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Levrel</w:t>
+                <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2918365⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.016705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661121v1</w:t>
+                <w:t xml:space="preserve">hal-04659950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Nitti</w:t>
+                <w:t xml:space="preserve">Boundary conditions in local electrostatics algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016705⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2918365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659950v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Glass Models and Their Quantum Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krzakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6051,460 +6051,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo algorithms for charged lattice gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo simulation of a model of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (1), pp.016715. </w:t>
+              <w:t xml:space="preserve">, 2005, 72 (4), pp.040201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.016715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.040201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661113v1</w:t>
+                <w:t xml:space="preserve">hal-04660683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxiliary field simulation and Coulomb's law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rottler</w:t>
+                <w:t xml:space="preserve">Monte Carlo algorithms for charged lattice gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2005.03.037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (1), pp.016715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.016715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660666v1</w:t>
+                <w:t xml:space="preserve">hal-04661113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of a model of water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Auxiliary field simulation and Coulomb's law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rottler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72 (4), pp.040201. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169 (1-3), pp.160-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.040201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2005.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660683v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interaction</w:t>
+                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Rottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93, pp.170201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 93 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.170201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126174v1</w:t>
+                <w:t xml:space="preserve">hal-03028814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interactions</w:t>
+                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Rottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93 (17), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 93, pp.170201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.170201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03028814v1</w:t>
+                <w:t xml:space="preserve">hal-00126174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum, O(N) Monte Carlo algorithm for charged particles</w:t>
               </w:r>
@@ -6748,378 +6748,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Elasticity Model of a Supercoiled DNA Molecule</w:t>
+                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.089801. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.089801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372278v1</w:t>
+                <w:t xml:space="preserve">hal-00372277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a local algorithm for simulating Coulomb interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Elasticity Model of a Supercoiled DNA Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 117 (5), pp.1975-1981. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.089801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1487821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.089801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028823v1</w:t>
+                <w:t xml:space="preserve">hal-00372278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+                <w:t xml:space="preserve">Dynamics of a local algorithm for simulating Coulomb interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (5), pp.1975-1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1487821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372282v1</w:t>
+                <w:t xml:space="preserve">hal-03028823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372277v1</w:t>
+                <w:t xml:space="preserve">hal-00372282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writhing photons and Berry phases in polarized multiple scattering</w:t>
               </w:r>
@@ -7190,326 +7190,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelasticity of Solutions of Motile Polymers</w:t>
+                <w:t xml:space="preserve">Dynamic Concentration of Motors in Microtubule Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Liverpool</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">François Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ajdari</w:t>
+                <w:t xml:space="preserve">Thomas Surrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86 (18), pp.4171-4174. </w:t>
+              <w:t xml:space="preserve">, 2001, 86 (14), pp.3192-3195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.4171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661033v1</w:t>
+                <w:t xml:space="preserve">hal-03026343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Scattering from Semiflexible Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Viscoelasticity of Solutions of Motile Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liverpool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma001468p⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (18), pp.4171-4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.4171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661035v1</w:t>
+                <w:t xml:space="preserve">hal-04661033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Concentration of Motors in Microtubule Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Dynamic Scattering from Semiflexible Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liverpool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (14), pp.3192-3195. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (17), pp.6064-6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma001468p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026343v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writhing geometry at finite temperature: Random walks and geometric phases for stiff polymers</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Everaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jülicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7840,325 +7840,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulling on a Filament</w:t>
+                <w:t xml:space="preserve">Self-organization of microtubules and motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Jülicher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maggs</w:t>
+                <w:t xml:space="preserve">F. Ndlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Surrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1997203⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 389 (6648), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/38532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00247365v1</w:t>
+                <w:t xml:space="preserve">hal-03026285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two plateau moduli for actin gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Pulling on a Filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Jülicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (7), pp.823-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1997203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.55.7396⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03026924v1</w:t>
+                <w:t xml:space="preserve">jpa-00247365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of microtubules and motors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two plateau moduli for actin gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 389 (6648), pp.305-308. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55 (6), pp.7396-7400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/38532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.55.7396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026285v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Rheology of Actin Solutions</w:t>
               </w:r>
@@ -8287,51 +8287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Yurke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pargellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 77 (21), pp.4470-4473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dogterom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92 (15), pp.6683-6688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8823,51 +8823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of microtubule rigidity using hydrodynamic flow and thermal fluctuations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Venier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9593,64 +9593,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching and buckling of polymerized membranes: a Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9800,51 +9800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropic interactions between polymerized membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10286,233 +10286,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating dynamic structure factors with the real space renormalisation group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A C Maggs</w:t>
+                <w:t xml:space="preserve">Dynamic scaling for longitudinal critical dynamics of dilute Heisenberg and quantum XY chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stinchcombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 19 (13), pp.2637-2662. </w:t>
+              <w:t xml:space="preserve">, 1986, 19 (10), pp.1927-1939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/13/028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026438v1</w:t>
+                <w:t xml:space="preserve">hal-04659937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scaling on fractals with sublattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculating dynamic structure factors with the real space renormalisation group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stinchcombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 19 (10), pp.1949-1955. </w:t>
+              <w:t xml:space="preserve">, 1986, 19 (13), pp.2637-2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/13/028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660877v1</w:t>
+                <w:t xml:space="preserve">hal-03026438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical dynamics at the percolation threshold</w:t>
               </w:r>
@@ -10595,130 +10595,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scaling for longitudinal critical dynamics of dilute Heisenberg and quantum XY chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic scaling on fractals with sublattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Stinchcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Stinchcombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 19 (10), pp.1927-1939. </w:t>
+              <w:t xml:space="preserve">, 1986, 19 (10), pp.1949-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659937v1</w:t>
+                <w:t xml:space="preserve">hal-04660877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ising model on a self-avoiding walk</w:t>
               </w:r>
@@ -10955,64 +10955,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatics of Soft and Disordered Matter: Legendre transforms for electrostatic energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pujos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legendre transforms for electrostatic energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jenny Stanford Publishing, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11318,51 +11318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED89C9B4"/>
+    <w:nsid w:val="147A2F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11549,51 +11549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maggs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9071-5063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maggs_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.054104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-026-03594-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maggs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad64ff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;llmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66172-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869448v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noirault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02908-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synge Todo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoellmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Faulkner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Faulkner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faulkner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/20006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03228055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podgornik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.060602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01757B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00032K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Sui Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;c. Maggs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Podgornik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.240602" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15097-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/48005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/68003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenli Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Still" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schoenholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aptowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022315" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50980J" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/45/455001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07117G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/16012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/48007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rottler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01057J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antina Ghosh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Chikkadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11115-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183193000367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/56006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#246;rg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Colin Maggs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.290" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#246;rg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krzakala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurchan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/40004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.020102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasichnyk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everaers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077401m" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jorg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193474v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016705" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918365" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659950v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.197802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.230603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.016715" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660666v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rottler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.040201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.170201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1642590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487821" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liverpool" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4171" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma001468p" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Surrey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3192" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1353545" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#252;licher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3717" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand J&#252;licher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997203" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D31F3D4DC18BEBB081CFC655C726C32D979E73E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026924v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7396" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndlec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Surrey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/38532" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma946418x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amblard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yurke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pargellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4470" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dogterom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6683" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Isambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Maggs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fattoum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.19.11437" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/31/5-6/003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-91MV54CX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129118v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carlier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantaloni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)36840-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janmey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hvidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#228;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lerche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31663-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00071a009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouffe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leibler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1962193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/12/1/004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T4KZFFXW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Leibler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camacho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.691" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660681v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.16.6433" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.406" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/8/7/006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EFF5A56F683FEDCF723A560756F8807E1DEAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB551076F2559CA5E1D574A363887A629B55BDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.59.113" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.7586" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026438v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stinchcombe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/13/028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96CBAA95ABA70F7DA60D6FD94676AC404253EAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660877v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X54PWNGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/2/008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6Q5LRS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z8FKZ7N3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chakrabarti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/18/7/008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVRZ51SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/17/7/023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RCWVJSG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maggs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9071-5063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maggs_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.054104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-026-03594-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maggs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad64ff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;llmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66172-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869448v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noirault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02908-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synge Todo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoellmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Faulkner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Faulkner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faulkner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/20006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03228055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podgornik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.060602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00032K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01757B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Sui Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;c. Maggs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Podgornik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.240602" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15097-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928509" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/48005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenli Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/68003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Still" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schoenholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aptowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022315" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50980J" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/45/455001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/16012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07117G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/48007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rottler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01057J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antina Ghosh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Chikkadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183193000367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11115-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#246;rg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krzakala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurchan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/40004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/56006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#246;rg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Colin Maggs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.020102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasichnyk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everaers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077401m" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jorg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193474v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016705" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918365" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.197802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.230603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.040201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.016715" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rottler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.170201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1642590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487821" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Surrey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3192" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661033v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liverpool" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4171" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma001468p" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1353545" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#252;licher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3717" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndlec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Surrey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/38532" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand J&#252;licher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D31F3D4DC18BEBB081CFC655C726C32D979E73E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma946418x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amblard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yurke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pargellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4470" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dogterom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6683" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Isambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Maggs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fattoum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.19.11437" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/31/5-6/003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-91MV54CX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129118v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carlier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantaloni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)36840-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janmey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hvidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#228;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lerche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31663-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00071a009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouffe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leibler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1962193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/12/1/004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T4KZFFXW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Leibler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camacho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.691" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660681v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.16.6433" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.406" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/8/7/006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EFF5A56F683FEDCF723A560756F8807E1DEAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB551076F2559CA5E1D574A363887A629B55BDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.59.113" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.7586" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659937v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stinchcombe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/033" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z8FKZ7N3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026438v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/13/028" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96CBAA95ABA70F7DA60D6FD94676AC404253EAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/2/008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6Q5LRS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X54PWNGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chakrabarti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/18/7/008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVRZ51SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/17/7/023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RCWVJSG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>