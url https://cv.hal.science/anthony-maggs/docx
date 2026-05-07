--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1529,321 +1529,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase Separation by Entanglement of Active Polymerlike Worms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Woutersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008359v1</w:t>
+                <w:t xml:space="preserve">hal-03008127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separation by Entanglement of Active Polymerlike Worms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hoellmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008127v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JeLLyFysh-Version1.0 -a Python application for all-atom event-chain Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Höllmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875445v1</w:t>
@@ -1929,51 +1929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Höllmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008111v1</w:t>
@@ -2163,51 +2163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-atom computations with irreversible Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,282 +2352,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of the capillary leveling of viscoelastic polymer films</w:t>
+                <w:t xml:space="preserve">Laplace pressure based disjoining pressure isotherm in non symmetric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tanis</w:t>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Meyer</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Salez</w:t>
+                <w:t xml:space="preserve">Olivier Théodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Raphael</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (22), pp.221601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577369v1</w:t>
+                <w:t xml:space="preserve">hal-02172392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplace pressure based disjoining pressure isotherm in non symmetric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulation of the capillary leveling of viscoelastic polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Huerre</w:t>
+                <w:t xml:space="preserve">H. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A C Maggs</w:t>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Théodoly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172392v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale time-stepping in molecular dynamics</w:t>
               </w:r>
@@ -2789,356 +2789,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The range and nature of effective interactions in hard-sphere solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">General theory of asymmetric steric interactions in electrostatic double layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podgornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (9), pp.2612-2622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM00032K⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.1219-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5SM01757B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322592v1</w:t>
+                <w:t xml:space="preserve">hal-03026218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General theory of asymmetric steric interactions in electrostatic double layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Podgornik</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Tuning of the Thermal Casimir Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Sui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. c. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Podgornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SM01757B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.240602 (1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.240602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026218v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Tuning of the Thermal Casimir Effect</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The range and nature of effective interactions in hard-sphere solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Podgornik</w:t>
+                <w:t xml:space="preserve">Michael Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (24), pp.240602 (1-5). </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.2612-2622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.240602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00032K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344780v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity averages for hard spheres in the presence of polydispersity and incomplete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3692,51 +3692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Schoenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Aptowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated correlations in video microscopy of colloidal solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,655 +5163,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Van Der Waals Interactions in Water/Hydrocarbon-Based Complex Fluids</w:t>
+                <w:t xml:space="preserve">Boundary conditions in local electrostatics algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pasichnyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Everaers</w:t>
+                <w:t xml:space="preserve">L. Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp077401m⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2918365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660686v1</w:t>
+                <w:t xml:space="preserve">hal-04661121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Glass Models and their Quantum Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Van Der Waals Interactions in Water/Hydrocarbon-Based Complex Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pasichnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jorg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+                <w:t xml:space="preserve">R. Everaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (6), pp.1761-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp077401m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348552v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Simple Glass Models and their Quantum Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.147204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193474v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (1), pp.016705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659950v1</w:t>
+                <w:t xml:space="preserve">hal-04193474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions in local electrostatics algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Levrel</w:t>
+                <w:t xml:space="preserve">Simple Glass Models and Their Quantum Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jörg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (14), pp.147204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.147204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2918365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04661121v1</w:t>
+                <w:t xml:space="preserve">hal-04661134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Glass Models and Their Quantum Annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+                <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.016705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.147204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04661134v1</w:t>
+                <w:t xml:space="preserve">hal-04659950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation-induced interactions between dielectrics in general geometries</w:t>
               </w:r>
@@ -5979,51 +5979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Nanoscale Dielectric Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Everaers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo algorithms for charged lattice gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6311,200 +6311,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interactions</w:t>
+                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Rottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93 (17), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 93, pp.170201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028814v1</w:t>
+                <w:t xml:space="preserve">hal-00126174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interaction</w:t>
+                <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Rottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 93, pp.170201</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 93 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.170201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126174v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum, O(N) Monte Carlo algorithm for charged particles</w:t>
               </w:r>
@@ -6930,586 +6930,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a local algorithm for simulating Coulomb interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 117 (5), pp.1975-1981. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1487821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028823v1</w:t>
+                <w:t xml:space="preserve">hal-00372282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+                <w:t xml:space="preserve">Dynamics of a local algorithm for simulating Coulomb interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (5), pp.1975-1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1487821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372282v1</w:t>
+                <w:t xml:space="preserve">hal-03028823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing photons and Berry phases in polarized multiple scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelasticity of Solutions of Motile Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liverpool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87 (25), pp.253901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.253901⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 86 (18), pp.4171-4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.4171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259608v1</w:t>
+                <w:t xml:space="preserve">hal-04661033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Concentration of Motors in Microtubule Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Dynamic Scattering from Semiflexible Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liverpool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 86 (14), pp.3192-3195. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (17), pp.6064-6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma001468p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026343v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelasticity of Solutions of Motile Polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Writhing photons and Berry phases in polarized multiple scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ajdari</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86 (18), pp.4171-4174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.4171⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 87 (25), pp.253901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.253901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661033v1</w:t>
+                <w:t xml:space="preserve">hal-00259608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Scattering from Semiflexible Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Dynamic Concentration of Motors in Microtubule Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Surrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 34 (17), pp.6064-6073. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (14), pp.3192-3195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma001468p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661035v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writhing geometry at finite temperature: Random walks and geometric phases for stiff polymers</w:t>
               </w:r>
@@ -7651,77 +7651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fluctuations of Semiflexible Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Everaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jülicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8700,382 +8700,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of length distributions in living polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of microtubule rigidity using hydrodynamic flow and thermal fluctuations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mukamel</w:t>
+                <w:t xml:space="preserve">P. Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Alain Pillet</w:t>
+                <w:t xml:space="preserve">M.F. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pantaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 269 (18), pp.13353-13360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9258(17)36840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129118v1</w:t>
+                <w:t xml:space="preserve">hal-04661022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of microtubule rigidity using hydrodynamic flow and thermal fluctuations.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mechanical properties of actin gels. Elastic modulus and filament motions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Carlier</w:t>
+                <w:t xml:space="preserve">P Janmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pantaloni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Hvidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Käs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 269 (18), pp.13353-13360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9258(17)36840-0⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 269 (51), pp.32503-32513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9258(18)31663-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661022v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanical properties of actin gels. Elastic modulus and filament motions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Hvidt</w:t>
+                <w:t xml:space="preserve">Selection of length distributions in living polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Käs</w:t>
+                <w:t xml:space="preserve">David Mukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lerche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude-Alain Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 269 (51), pp.32503-32513. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50, pp.774-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9258(18)31663-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661024v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of length distributions in living polymers</w:t>
               </w:r>
@@ -9110,51 +9110,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 50 (2), pp.774-779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659941v1</w:t>
@@ -9457,364 +9457,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of an inflated vesicle in two dimensions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Camacho</w:t>
+                <w:t xml:space="preserve">Simulation of shape changes and adhesion phenomena in an elastic model of erythrocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.42.691⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 87 (16), pp.6433-6435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.87.16.6433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026429v1</w:t>
+                <w:t xml:space="preserve">hal-04660681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretching and buckling of polymerized membranes: a Monte Carlo study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. David</w:t>
+                <w:t xml:space="preserve">Size of an inflated vesicle in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Camacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510110105500⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 42 (2), pp.691-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.42.691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00212429v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of shape changes and adhesion phenomena in an elastic model of erythrocytes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Stretching and buckling of polymerized membranes: a Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (11), pp.1055-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510110105500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.87.16.6433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00212429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropic interactions between polymerized membranes</w:t>
               </w:r>
@@ -11318,51 +11318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="147A2F09"/>
+    <w:nsid w:val="ABBC2492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11549,51 +11549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maggs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9071-5063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maggs_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.054104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-026-03594-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maggs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad64ff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;llmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66172-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869448v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noirault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02908-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synge Todo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoellmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Faulkner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Faulkner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faulkner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978938" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/20006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03228055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podgornik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.060602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00032K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01757B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Sui Lu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;c. Maggs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Podgornik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.240602" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15097-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928509" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/48005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenli Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/68003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Still" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schoenholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aptowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022315" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50980J" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/45/455001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/16012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07117G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/48007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rottler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01057J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antina Ghosh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Chikkadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183193000367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11115-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#246;rg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krzakala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurchan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/40004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/56006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#246;rg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Colin Maggs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.020102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasichnyk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everaers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077401m" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jorg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193474v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016705" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918365" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.197802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.230603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.040201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.016715" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rottler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.170201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1642590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487821" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026343v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Surrey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3192" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661033v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liverpool" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4171" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma001468p" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1353545" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#252;licher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3717" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndlec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Surrey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/38532" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand J&#252;licher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D31F3D4DC18BEBB081CFC655C726C32D979E73E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma946418x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amblard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yurke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pargellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4470" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dogterom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6683" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Isambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Maggs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fattoum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.19.11437" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/31/5-6/003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-91MV54CX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129118v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.774" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661022v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carlier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantaloni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)36840-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janmey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hvidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#228;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lerche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31663-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00071a009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouffe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leibler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1962193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/12/1/004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T4KZFFXW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Leibler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camacho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.691" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660681v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.16.6433" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.406" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/8/7/006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EFF5A56F683FEDCF723A560756F8807E1DEAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB551076F2559CA5E1D574A363887A629B55BDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.59.113" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.7586" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659937v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stinchcombe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/033" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z8FKZ7N3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026438v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/13/028" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96CBAA95ABA70F7DA60D6FD94676AC404253EAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/2/008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6Q5LRS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X54PWNGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chakrabarti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/18/7/008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVRZ51SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/17/7/023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RCWVJSG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maggs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9071-5063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maggs_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.054104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-026-03594-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maggs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad64ff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;llmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66172-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869448v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noirault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02908-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synge Todo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoellmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Faulkner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Faulkner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faulkner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978938" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/20006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03228055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podgornik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.060602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01757B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Sui Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;c. Maggs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Podgornik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.240602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00032K" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15097-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928509" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/48005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenli Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/68003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Still" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schoenholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aptowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022315" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50980J" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/45/455001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/16012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07117G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/48007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rottler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01057J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antina Ghosh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Chikkadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183193000367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11115-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#246;rg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krzakala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurchan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/40004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/56006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#246;rg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Colin Maggs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.020102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918365" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasichnyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everaers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077401m" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jorg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016705" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147204" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.197802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.230603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.040201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.016715" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rottler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.170201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1642590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028823v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487821" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liverpool" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4171" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma001468p" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Surrey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3192" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1353545" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#252;licher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3717" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndlec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Surrey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/38532" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand J&#252;licher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D31F3D4DC18BEBB081CFC655C726C32D979E73E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma946418x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amblard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yurke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pargellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4470" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dogterom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6683" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Isambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Maggs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fattoum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.19.11437" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/31/5-6/003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-91MV54CX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carlier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantaloni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)36840-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661024v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janmey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hvidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#228;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lerche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31663-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129118v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00071a009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouffe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leibler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1962193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/12/1/004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T4KZFFXW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.16.6433" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026429v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Leibler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camacho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.691" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.406" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/8/7/006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EFF5A56F683FEDCF723A560756F8807E1DEAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB551076F2559CA5E1D574A363887A629B55BDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.59.113" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.7586" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659937v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stinchcombe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/033" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z8FKZ7N3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026438v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/13/028" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96CBAA95ABA70F7DA60D6FD94676AC404253EAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/2/008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6Q5LRS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X54PWNGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chakrabarti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/18/7/008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVRZ51SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/17/7/023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RCWVJSG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>