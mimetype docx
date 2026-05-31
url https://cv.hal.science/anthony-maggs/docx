--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -368,209 +368,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reversible Monte Carlo: an example of 'true' self-repelling motion</w:t>
+                <w:t xml:space="preserve">Fast, approximation-free molecular simulation of the SPC/Fw water model using non-reversible Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maggs</w:t>
+                <w:t xml:space="preserve">Philipp Höllmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad64ff⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66172-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265583v1</w:t>
+                <w:t xml:space="preserve">hal-04089756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, approximation-free molecular simulation of the SPC/Fw water model using non-reversible Markov chains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-reversible Monte Carlo: an example of 'true' self-repelling motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Krauth</w:t>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.16449. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66172-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad64ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089756v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-monotonic conductivity of aqueous electrolytes: beyond the first Wien effect</w:t>
               </w:r>
@@ -582,51 +582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Démery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -654,620 +654,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virial theorem with periodic boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Liquid-Hexatic Transition for Soft Disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.140389⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (2), pp.024103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005964v1</w:t>
+                <w:t xml:space="preserve">hal-04076680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Hexatic Transition for Soft Disks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maggs</w:t>
+                <w:t xml:space="preserve">The virial theorem with periodic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (2), pp.024103. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 816, pp.140389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.024103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.140389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076680v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-disk dipoles and non-reversible Markov chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hard-disk pressure computations—a historic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Höllmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Krauth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 156 (8), pp.084108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0080101⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 157 (23), pp.234111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0126437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869448v2</w:t>
+                <w:t xml:space="preserve">hal-03735825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-disk pressure computations—a historic perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale dynamics of event-chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0126437⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.015309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.015309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735825v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale dynamics of event-chain Monte Carlo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hard-disk dipoles and non-reversible Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Höllmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.015309. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (8), pp.084108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.015309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0080101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388740v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse hard-disk packings and local Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Höllmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187 (3), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1301,90 +1301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multithreaded event-chain Monte Carlo with local times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synge Todo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 261, pp.107702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,618 +1505,618 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008354v1</w:t>
+                <w:t xml:space="preserve">hal-03008127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separation by Entanglement of Active Polymerlike Worms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hoellmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Krauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008127v1</w:t>
+                <w:t xml:space="preserve">hal-03008359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JeLLyFysh-Version1.0 -a Python application for all-atom event-chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Höllmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hoellmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03008359v1</w:t>
+                <w:t xml:space="preserve">hal-02875445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeLLyFysh-Version1.0 -a Python application for all-atom event-chain Monte Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Höllmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 253, pp.107168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875445v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JeLLyFysh-Version1.0 — a Python application for all-atom event-chain Monte Carlo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Werner Krauth</w:t>
+                <w:t xml:space="preserve">Phase Separation by Entanglement of Active Polymerlike Worms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Woutersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107168⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.208006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008111v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-chain Monte Carlo with factor fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ze Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (4), pp.043301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2150,90 +2150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-atom computations with irreversible Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Krauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2280,51 +2280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fluctuation-corrected functional of convex Poisson–Boltzmann theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (38), pp.385001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Théodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,51 +2613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale time-stepping in molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (2), pp.20006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,235 +2789,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General theory of asymmetric steric interactions in electrostatic double layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Podgornik</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Tuning of the Thermal Casimir Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing-Sui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. c. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Podgornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5SM01757B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.240602 (1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.240602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026218v1</w:t>
+                <w:t xml:space="preserve">hal-01344780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Tuning of the Thermal Casimir Effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Podgornik</w:t>
+                <w:t xml:space="preserve">General theory of asymmetric steric interactions in electrostatic double layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podgornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (24), pp.240602 (1-5). </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.1219-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.240602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5SM01757B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344780v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The range and nature of effective interactions in hard-sphere solids</w:t>
               </w:r>
@@ -3198,51 +3198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation-induced forces governed by the dielectric properties of water—A contribution to the hydrophobic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Berthoumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (10), pp.104501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3289,51 +3289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convexity and Stiffness in Energy Functions for Electrostatic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.1419-1427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3367,51 +3367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling eigenmodes in colloidal solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,460 +3452,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving fluctuation-enhanced Poisson–Boltzmann equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.C. Maggs</w:t>
+                <w:t xml:space="preserve">Electrostatic interactions in the presence of surface charge regulation: Exact results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podgornik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.07.004⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (6), pp.68003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/108/68003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026164v1</w:t>
+                <w:t xml:space="preserve">hal-03026186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic interactions in the presence of surface charge regulation: Exact results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Podgornik</w:t>
+                <w:t xml:space="preserve">Solving fluctuation-enhanced Poisson–Boltzmann equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenli Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 108 (6), pp.68003. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 275, pp.310-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/108/68003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026186v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonons in two-dimensional soft colloidal crystals</w:t>
+                <w:t xml:space="preserve">The interplay of sedimentation and crystallization in hard-sphere suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Chen</w:t>
+                <w:t xml:space="preserve">John Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Still</w:t>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Schoenholz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hajime Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.022315⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (30), pp.7369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM50980J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026919v1</w:t>
+                <w:t xml:space="preserve">hal-04661144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of sedimentation and crystallization in hard-sphere suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonons in two-dimensional soft colloidal crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Russo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maggs</w:t>
+                <w:t xml:space="preserve">Tim Still</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonn</w:t>
+                <w:t xml:space="preserve">Samuel Schoenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajime Tanaka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Aptowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (30), pp.7369. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3SM50980J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.022315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661144v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding an energy-like conservation law to the leapfrog integrator</w:t>
               </w:r>
@@ -3969,51 +3969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimizing principle for the Poisson-Boltzmann equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (1), pp.16012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.K. Chikkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 390 (18-19), pp.3061-3068. </w:t>
@@ -4461,590 +4461,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICS OF FLUCTUATING MEMBRANES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maggs</w:t>
+                <w:t xml:space="preserve">Anisotropic elasticity in confocal studies of colloidal crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 04 (02), pp.339-344. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (10), pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129183193000367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11115-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659926v1</w:t>
+                <w:t xml:space="preserve">hal-04659947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elasticity in confocal studies of colloidal crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">PHYSICS OF FLUCTUATING MEMBRANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (10), pp.115. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04 (02), pp.339-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11115-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129183193000367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659947v1</w:t>
+                <w:t xml:space="preserve">hal-04659926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy gaps in quantum first-order mean-field–like transitions: The problems that quantum annealing cannot solve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Pujos</w:t>
+                <w:t xml:space="preserve">Collective dispersion forces in the fluid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 89 (4), pp.40004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/40004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 91 (5), pp.56006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/56006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026371v1</w:t>
+                <w:t xml:space="preserve">hal-04660687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective dispersion forces in the fluid state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Quantum Annealing of Hard Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jörg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Colin Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (5), pp.56006. </w:t>
+              <w:t xml:space="preserve">Progress of Theoretical Physics Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184, pp.290-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/56006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/PTPS.184.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660687v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Annealing of Hard Problems</w:t>
+                <w:t xml:space="preserve">Energy gaps in quantum first-order mean-field–like transitions: The problems that quantum annealing cannot solve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jörg</w:t>
+                <w:t xml:space="preserve">T. Jörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Krzakala</w:t>
+                <w:t xml:space="preserve">F. Krzakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+                <w:t xml:space="preserve">J. Kurchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Colin Maggs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.C. Maggs</w:t>
+                <w:t xml:space="preserve">J. Pujos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress of Theoretical Physics Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 184, pp.290-303. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (4), pp.40004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/PTPS.184.290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/40004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661477v1</w:t>
+                <w:t xml:space="preserve">hal-03026371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of Lifshitz interactions between dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5091,51 +5091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of Lifshitz interactions between dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (2), pp.020102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5163,698 +5163,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions in local electrostatics algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Levrel</w:t>
+                <w:t xml:space="preserve">Simple Glass Models and Their Quantum Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jörg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Kurchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2918365⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (14), pp.147204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.147204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661121v1</w:t>
+                <w:t xml:space="preserve">hal-04661134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Van Der Waals Interactions in Water/Hydrocarbon-Based Complex Fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Everaers</w:t>
+                <w:t xml:space="preserve">Boundary conditions in local electrostatics algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp077401m⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2918365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660686v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Glass Models and their Quantum Annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+                <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (1), pp.016705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348552v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Simple Glass Models and their Quantum Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.147204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193474v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Glass Models and Their Quantum Annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Kurchan</w:t>
+                <w:t xml:space="preserve">Simulating Van Der Waals Interactions in Water/Hydrocarbon-Based Complex Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pasichnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Everaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (14), pp.147204. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (6), pp.1761-1764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.147204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp077401m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661134v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for fluctuation-driven interactions between dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (1), pp.016705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.016705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659950v1</w:t>
+                <w:t xml:space="preserve">hal-04193474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation-induced interactions between dielectrics in general geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5966,64 +5966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Nanoscale Dielectric Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Everaers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6051,287 +6051,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of a model of water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo algorithms for charged lattice gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (4), pp.040201. </w:t>
+              <w:t xml:space="preserve">, 2005, 72 (1), pp.016715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.040201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.016715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660683v1</w:t>
+                <w:t xml:space="preserve">hal-04661113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo algorithms for charged lattice gases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Auxiliary field simulation and Coulomb's law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rottler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.016715⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169 (1-3), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2005.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661113v1</w:t>
+                <w:t xml:space="preserve">hal-04660666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxiliary field simulation and Coulomb's law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rottler</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of a model of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 169 (1-3), pp.160-165. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (4), pp.040201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2005.03.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.040201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660666v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interaction</w:t>
               </w:r>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Molecular Dynamics with Coulombic Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Rottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6748,378 +6748,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372277v1</w:t>
+                <w:t xml:space="preserve">hal-00372282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Elasticity Model of a Supercoiled DNA Molecule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Dynamics of a local algorithm for simulating Coulomb interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.089801. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (5), pp.1975-1981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.089801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1487821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372278v1</w:t>
+                <w:t xml:space="preserve">hal-03028823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on &amp;quot;Elasticity Model of a Supercoiled DNA Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
+              <w:t xml:space="preserve">, 2002, 88, pp.089801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.089801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372282v1</w:t>
+                <w:t xml:space="preserve">hal-00372278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a local algorithm for simulating Coulomb interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 117 (5), pp.1975-1981. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1487821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028823v1</w:t>
+                <w:t xml:space="preserve">hal-00372277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity of Solutions of Motile Polymers</w:t>
               </w:r>
@@ -7294,222 +7294,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing photons and Berry phases in polarized multiple scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+                <w:t xml:space="preserve">Dynamic Concentration of Motors in Microtubule Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Surrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87 (25), pp.253901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.253901⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 86 (14), pp.3192-3195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259608v1</w:t>
+                <w:t xml:space="preserve">hal-03026343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Concentration of Motors in Microtubule Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maggs</w:t>
+                <w:t xml:space="preserve">Writhing photons and Berry phases in polarized multiple scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86 (14), pp.3192-3195. </w:t>
+              <w:t xml:space="preserve">, 2001, 87 (25), pp.253901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.253901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026343v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writhing geometry at finite temperature: Random walks and geometric phases for stiff polymers</w:t>
               </w:r>
@@ -7651,90 +7651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fluctuations of Semiflexible Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Everaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jülicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82 (18), pp.3717-3720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7768,51 +7768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-bead mechanics with actin filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57 (2), pp.2091-2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7840,368 +7840,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of microtubules and motors</w:t>
+                <w:t xml:space="preserve">Pulling on a Filament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ndlec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Leibler</w:t>
+                <w:t xml:space="preserve">Armand Jülicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/38532⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (7), pp.823-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1997203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026285v1</w:t>
+                <w:t xml:space="preserve">jpa-00247365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulling on a Filament</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Maggs</w:t>
+                <w:t xml:space="preserve">Two plateau moduli for actin gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1997203⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55 (6), pp.7396-7400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.55.7396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247365v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two plateau moduli for actin gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Self-organization of microtubules and motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ndlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Surrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 55 (6), pp.7396-7400. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 389 (6648), pp.305-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.55.7396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/38532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026924v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Rheology of Actin Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 29 (3), pp.1036-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8248,90 +8248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdiffusion and Anomalous Local Viscoelasticity in Actin Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Yurke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pargellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 77 (21), pp.4470-4473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8359,295 +8359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and formation of microtubule asters: physical processes versus biochemical regulation.</w:t>
+                <w:t xml:space="preserve">Flexibility of actin filaments derived from thermal fluctuations. Effect of bound nucleotide, phalloidin, and muscle regulatory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dogterom</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Isambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fattoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.92.15.6683⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 270 (19), pp.11437-11444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.270.19.11437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026926v1</w:t>
+                <w:t xml:space="preserve">hal-03026292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of actin filaments derived from thermal fluctuations. Effect of bound nucleotide, phalloidin, and muscle regulatory proteins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion and formation of microtubule asters: physical processes versus biochemical regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Kassab</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Dogterom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 270 (19), pp.11437-11444. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 92 (15), pp.6683-6688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.270.19.11437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.92.15.6683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026292v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending of Actin Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8719,51 +8719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of microtubule rigidity using hydrodynamic flow and thermal fluctuations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Venier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8957,51 +8957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of length distributions in living polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mukamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9178,51 +9178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic scattering from semiflexible polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 26 (19), pp.5041-5044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9269,51 +9269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulations of self-assembled membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9554,51 +9554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size of an inflated vesicle in two dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,64 +9684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching and buckling of polymerized membranes: a Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9794,264 +9794,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00212429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic interactions between polymerized membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Unbinding Transitions of Semi-flexible Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.63.406⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 8 (7), pp.615-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/8/7/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661018v1</w:t>
+                <w:t xml:space="preserve">hal-03028810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbinding Transitions of Semi-flexible Polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Leibler</w:t>
+                <w:t xml:space="preserve">Entropic interactions between polymerized membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 63 (4), pp.406-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.63.406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/8/7/006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03028810v1</w:t>
+                <w:t xml:space="preserve">hal-04661018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PAIR POTENTIAL APPROACH FOR INTERFACES : FUNDAMENTAL PROBLEMS AND PRACTICAL SOLUTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10110,51 +10110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic fluctuation and cohesion in metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10286,233 +10286,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scaling for longitudinal critical dynamics of dilute Heisenberg and quantum XY chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
+                <w:t xml:space="preserve">Calculating dynamic structure factors with the real space renormalisation group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stinchcombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 19 (10), pp.1927-1939. </w:t>
+              <w:t xml:space="preserve">, 1986, 19 (13), pp.2637-2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/13/028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659937v1</w:t>
+                <w:t xml:space="preserve">hal-03026438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating dynamic structure factors with the real space renormalisation group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic scaling on fractals with sublattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stinchcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 19 (13), pp.2637-2662. </w:t>
+              <w:t xml:space="preserve">, 1986, 19 (10), pp.1949-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/13/028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026438v1</w:t>
+                <w:t xml:space="preserve">hal-04660877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical dynamics at the percolation threshold</w:t>
               </w:r>
@@ -10595,130 +10595,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic scaling on fractals with sublattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic scaling for longitudinal critical dynamics of dilute Heisenberg and quantum XY chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Stinchcombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 19 (10), pp.1949-1955. </w:t>
+              <w:t xml:space="preserve">, 1986, 19 (10), pp.1927-1939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/19/10/033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660877v1</w:t>
+                <w:t xml:space="preserve">hal-04659937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ising model on a self-avoiding walk</w:t>
               </w:r>
@@ -10955,51 +10955,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatics of Soft and Disordered Matter: Legendre transforms for electrostatic energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pujos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11318,51 +11318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABBC2492"/>
+    <w:nsid w:val="3E45F5AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11549,51 +11549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maggs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9071-5063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maggs_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.054104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-026-03594-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maggs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad64ff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;llmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66172-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869448v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noirault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02908-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synge Todo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoellmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Faulkner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Faulkner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faulkner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978938" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/20006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03228055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podgornik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.060602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01757B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Sui Lu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;c. Maggs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Podgornik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.240602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00032K" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15097-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928509" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/48005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenli Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/68003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026919v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Still" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schoenholz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aptowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022315" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50980J" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/45/455001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/16012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07117G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/48007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rottler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01057J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antina Ghosh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Chikkadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659926v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183193000367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11115-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#246;rg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krzakala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurchan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/40004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/56006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#246;rg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Colin Maggs" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.020102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918365" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasichnyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everaers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077401m" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jorg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016705" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147204" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659950v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.197802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.230603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.040201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661113v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.016715" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rottler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.170201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1642590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028823v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487821" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liverpool" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4171" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma001468p" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Surrey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3192" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1353545" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#252;licher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3717" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndlec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Surrey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/38532" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247365v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand J&#252;licher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997203" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D31F3D4DC18BEBB081CFC655C726C32D979E73E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026924v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma946418x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amblard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yurke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pargellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4470" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dogterom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6683" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Isambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Maggs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fattoum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.19.11437" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/31/5-6/003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-91MV54CX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carlier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantaloni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)36840-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661024v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janmey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hvidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#228;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lerche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31663-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129118v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00071a009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouffe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leibler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1962193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/12/1/004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T4KZFFXW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.16.6433" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026429v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Leibler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camacho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.691" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.406" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/8/7/006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EFF5A56F683FEDCF723A560756F8807E1DEAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB551076F2559CA5E1D574A363887A629B55BDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.59.113" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.7586" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659937v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stinchcombe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/033" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z8FKZ7N3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026438v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/13/028" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96CBAA95ABA70F7DA60D6FD94676AC404253EAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/2/008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6Q5LRS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660877v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/035" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X54PWNGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chakrabarti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/18/7/008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVRZ51SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/17/7/023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RCWVJSG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maggs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9071-5063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/maggs_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.054104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-026-03594-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089756v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H&#246;llmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66172-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maggs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad64ff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthoumieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Nishikawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.024103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.140389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botao Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.015309" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869448v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maggs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noirault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-022-02908-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synge Todo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woutersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.208006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hoellmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Faulkner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F Faulkner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faulkner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Maggs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.hal.science/hal-03008354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.043301" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036638" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aad352" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tanis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978938" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/20006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03228055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podgornik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.060602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Dean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing-Sui Lu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;c. Maggs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Podgornik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.240602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01757B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schindler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00032K" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15097-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthoumieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928509" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pujos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/48005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/108/68003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenli Xu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.07.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661144v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Tanaka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50980J" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Chen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Still" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schoenholz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aptowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022315" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/45/455001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/16012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM07117G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/48007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rottler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM01057J" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antina Ghosh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Chikkadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.02.051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11115-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129183193000367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/56006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#246;rg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krzakala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Kurchan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Colin Maggs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.184.290" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#246;rg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krzakala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurchan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pujos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/40004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.020102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.147204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levrel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2918365" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nitti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.016705" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jorg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasichnyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Everaers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp077401m" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949508" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.197802" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.230603" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661113v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.016715" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660666v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rottler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660683v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.040201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.170201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1642590" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1487821" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liverpool" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajdari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.4171" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma001468p" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026343v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Surrey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3192" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1353545" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.85.5472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#252;licher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3717" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand J&#252;licher" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1997203" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D31F3D4DC18BEBB081CFC655C726C32D979E73E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026924v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.55.7396" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndlec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Surrey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leibler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/38532" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma946418x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amblard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yurke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pargellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.4470" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026292v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Isambert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Venier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Maggs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fattoum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kassab" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.19.11437" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dogterom" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.15.6683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/31/5-6/003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-91MV54CX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Venier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Carlier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantaloni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(17)36840-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661024v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Janmey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hvidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#228;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lerche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)31663-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129118v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Pillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mukamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026356v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00071a009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouffe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leibler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1962193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/12/1/004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T4KZFFXW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660681v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.87.16.6433" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026429v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Leibler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fisher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Camacho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.691" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guitter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510110105500" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36E16C2801EC6EE3E1E0227CC2B6307059FDB547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028810v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/8/7/006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EFF5A56F683FEDCF723A560756F8807E1DEAA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.63.406" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988510" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB551076F2559CA5E1D574A363887A629B55BDFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.59.113" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.36.7586" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026438v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stinchcombe" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/13/028" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96CBAA95ABA70F7DA60D6FD94676AC404253EAF2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660877v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X54PWNGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/2/008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6Q5LRS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/19/10/033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z8FKZ7N3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661008v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chakrabarti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/18/7/008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NVRZ51SK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/17/7/023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RCWVJSG8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659958v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15597" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383820v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>