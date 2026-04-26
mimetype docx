--- v0 (2026-03-24)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Maire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur au département LNHE de la R&D d'EDF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0920-773X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183259599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABOLICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation mitigates river warming: exploring its large scale effects on past and future thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years of hourly dissolved oxygen in a large shallow river illustrates discrepancy between a primary producer tipping point and river metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la forme des otolithes de juvéniles de chevaines (Cyprinidae, Squalius cephalus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity shapes the stability of reef fish biomass under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2046), 20250252 (11p.). </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year movements of potamodromous cyprinid species within a highly anthropized river assessed using RFID-equipped fishways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.126236. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.limno.2025.126236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Aird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal trends in brown trout populations in France reveal a decline in adult abundance concomitant with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and reversible plasticity of upper thermal limit, but no effects of multigenerational warming in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gerberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.104155. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Serhan Tarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Sexton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological causes of functional distinctiveness in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Klausmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Litchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (8), pp.1452-1465. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the thermal history of fish juveniles using stable oxygen isotope analysis of otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1213239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion impacts and dynamics of a European‐wide introduced species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (15), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic regime shifts and ecosystem state changes are decoupled in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (S1), pp.S54-S70. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional vulnerability framework for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Waldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.4774. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32331-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional, multi-decadal analysis on the Loire River basin reveals that stream temperature increases faster than air temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (9), pp.2583-2603. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-2583-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, pp.151588. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebound in functional distinctiveness following warming and reduced fishing in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1942), pp.20201600. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent but secondary influence of hydropeaking on stream fish assemblages in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1790047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lateral connectedness on the taxonomic and functional structure of fish communities in a lowland river floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Manfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margret Bunzel-Drüke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Scharf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 719, pp.137169. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water warming on the structure of biofilm-dwelling communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Uthoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106622 -. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward shift in large‐river fish communities detected with a novel meta‐analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Viechtbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.1143-1156. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Atlantic salmon smolts approaching a bypass under light and dark conditions: Importance of fish development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape analysis and daily increment validation during ontogeny of larval and juvenile European chub Squalius cephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Belmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), in press. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of fish‐based ecological assessment of European rivers: from traditional EU Water Framework Directive compliant methods to eDNA metabarcoding‐based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.354 - 366. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a broad range of experimental temperatures on the population growth and body-size of five species of free-living nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Gansfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA reveals quantitative patterns of fish biodiversity in large rivers despite its downstream transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Civade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10361. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Priority Areas for the Conservation of Stream Fish Assemblages: Implications for River Management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.524-537. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Recent Global Changes Explain the Dramatic Range Contraction of an Endangered Semi-Aquatic Mammal Species in the French Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.e0159941. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting modelling for restoration and conservation planning: application to stream fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-faceted framework of diversity for prioritizing the conservation of fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 34, pp. 450-459. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water temperature fluctuations on the thermal preferences of Alburnoides bipunctatus in the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Clair Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des abondances des communautés aquatiques du bassin versant de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCRYPthèse Édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river discharge and temperature over the past 57 years in a large European basin: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner les zones prioritaires pour la conservation et la restauration des communautés de poissons de rivière ? Applications aux échelles de la France et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Maire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur au département LNHE de la R&D d'EDF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0920-773X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183259599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABOLICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation mitigates river warming: exploring its large scale effects on past and future thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years of hourly dissolved oxygen in a large shallow river illustrates discrepancy between a primary producer tipping point and river metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la forme des otolithes de juvéniles de chevaines (Cyprinidae, Squalius cephalus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year movements of potamodromous cyprinid species within a highly anthropized river assessed using RFID-equipped fishways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.126236. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.limno.2025.126236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Aird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity shapes the stability of reef fish biomass under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2046), 20250252 (11p.). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal trends in brown trout populations in France reveal a decline in adult abundance concomitant with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and reversible plasticity of upper thermal limit, but no effects of multigenerational warming in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gerberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.104155. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Serhan Tarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Sexton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the thermal history of fish juveniles using stable oxygen isotope analysis of otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1213239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological causes of functional distinctiveness in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Klausmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Litchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (8), pp.1452-1465. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion impacts and dynamics of a European‐wide introduced species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (15), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic regime shifts and ecosystem state changes are decoupled in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (S1), pp.S54-S70. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional, multi-decadal analysis on the Loire River basin reveals that stream temperature increases faster than air temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (9), pp.2583-2603. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-2583-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional vulnerability framework for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Waldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.4774. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32331-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent but secondary influence of hydropeaking on stream fish assemblages in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1790047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, pp.151588. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebound in functional distinctiveness following warming and reduced fishing in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1942), pp.20201600. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lateral connectedness on the taxonomic and functional structure of fish communities in a lowland river floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Manfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margret Bunzel-Drüke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Scharf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 719, pp.137169. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water warming on the structure of biofilm-dwelling communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Uthoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106622 -. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape analysis and daily increment validation during ontogeny of larval and juvenile European chub Squalius cephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Belmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), in press. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of fish‐based ecological assessment of European rivers: from traditional EU Water Framework Directive compliant methods to eDNA metabarcoding‐based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.354 - 366. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward shift in large‐river fish communities detected with a novel meta‐analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Viechtbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.1143-1156. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Atlantic salmon smolts approaching a bypass under light and dark conditions: Importance of fish development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a broad range of experimental temperatures on the population growth and body-size of five species of free-living nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Gansfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA reveals quantitative patterns of fish biodiversity in large rivers despite its downstream transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Civade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10361. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Priority Areas for the Conservation of Stream Fish Assemblages: Implications for River Management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.524-537. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Recent Global Changes Explain the Dramatic Range Contraction of an Endangered Semi-Aquatic Mammal Species in the French Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.e0159941. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting modelling for restoration and conservation planning: application to stream fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-faceted framework of diversity for prioritizing the conservation of fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 34, pp. 450-459. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water temperature fluctuations on the thermal preferences of Alburnoides bipunctatus in the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Clair Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river discharge and temperature over the past 57 years in a large European basin: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des abondances des communautés aquatiques du bassin versant de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCRYPthèse Édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner les zones prioritaires pour la conservation et la restauration des communautés de poissons de rivière ? Applications aux échelles de la France et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ABEA0F6"/>
+    <w:nsid w:val="210180D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0920-773X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183259599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounket" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04986633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Benitez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2025.126236" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Klausmeier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Kandlikar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bounket" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1213239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32331-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415629v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murgier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1600" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1790047" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manfrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Bunzel-Dr&#252;ke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lorenz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scharf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137169" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Uthoff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106622" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02082206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thierry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Viechtbauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13291" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02308601v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13976" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163451v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14176" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01961069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fueser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gansfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.12.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01834958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28424-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Biffi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159941" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2566" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Biau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.06.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096359v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0122" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0920-773X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183259599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounket" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04986633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Benitez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2025.126236" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bounket" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1213239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Klausmeier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Kandlikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14265" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32331-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1790047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murgier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manfrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Bunzel-Dr&#252;ke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lorenz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scharf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137169" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Uthoff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106622" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02308601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennotte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13976" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14176" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02082206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thierry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Viechtbauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13291" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01961069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fueser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gansfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.12.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01834958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28424-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Biffi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159941" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2566" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Biau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.06.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096359v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0122" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>