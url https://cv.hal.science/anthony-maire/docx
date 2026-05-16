--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Maire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur au département LNHE de la R&D d'EDF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0920-773X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183259599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABOLICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation mitigates river warming: exploring its large scale effects on past and future thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years of hourly dissolved oxygen in a large shallow river illustrates discrepancy between a primary producer tipping point and river metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la forme des otolithes de juvéniles de chevaines (Cyprinidae, Squalius cephalus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year movements of potamodromous cyprinid species within a highly anthropized river assessed using RFID-equipped fishways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.126236. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.limno.2025.126236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Aird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity shapes the stability of reef fish biomass under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2046), 20250252 (11p.). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal trends in brown trout populations in France reveal a decline in adult abundance concomitant with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and reversible plasticity of upper thermal limit, but no effects of multigenerational warming in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gerberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.104155. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Serhan Tarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Sexton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the thermal history of fish juveniles using stable oxygen isotope analysis of otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1213239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological causes of functional distinctiveness in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Klausmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Litchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (8), pp.1452-1465. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion impacts and dynamics of a European‐wide introduced species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (15), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic regime shifts and ecosystem state changes are decoupled in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (S1), pp.S54-S70. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional, multi-decadal analysis on the Loire River basin reveals that stream temperature increases faster than air temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (9), pp.2583-2603. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-2583-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional vulnerability framework for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Waldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.4774. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32331-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent but secondary influence of hydropeaking on stream fish assemblages in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1790047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, pp.151588. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebound in functional distinctiveness following warming and reduced fishing in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1942), pp.20201600. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lateral connectedness on the taxonomic and functional structure of fish communities in a lowland river floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Manfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margret Bunzel-Drüke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Scharf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 719, pp.137169. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water warming on the structure of biofilm-dwelling communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Uthoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106622 -. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape analysis and daily increment validation during ontogeny of larval and juvenile European chub Squalius cephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Belmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), in press. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of fish‐based ecological assessment of European rivers: from traditional EU Water Framework Directive compliant methods to eDNA metabarcoding‐based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.354 - 366. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward shift in large‐river fish communities detected with a novel meta‐analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Viechtbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.1143-1156. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Atlantic salmon smolts approaching a bypass under light and dark conditions: Importance of fish development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a broad range of experimental temperatures on the population growth and body-size of five species of free-living nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Gansfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA reveals quantitative patterns of fish biodiversity in large rivers despite its downstream transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Civade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10361. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Priority Areas for the Conservation of Stream Fish Assemblages: Implications for River Management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.524-537. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Recent Global Changes Explain the Dramatic Range Contraction of an Endangered Semi-Aquatic Mammal Species in the French Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.e0159941. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting modelling for restoration and conservation planning: application to stream fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-faceted framework of diversity for prioritizing the conservation of fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 34, pp. 450-459. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water temperature fluctuations on the thermal preferences of Alburnoides bipunctatus in the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Clair Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river discharge and temperature over the past 57 years in a large European basin: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des abondances des communautés aquatiques du bassin versant de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCRYPthèse Édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner les zones prioritaires pour la conservation et la restauration des communautés de poissons de rivière ? Applications aux échelles de la France et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Maire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-chercheur au département LNHE de la R&D d'EDF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0920-773X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183259599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=W2Q6WuQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional responses of river benthic microbial communities to environmental fluctuations associated with global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water temperature fluctuations on the thermal preferences of Alburnoides bipunctatus in the Rhône river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Clair Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river discharge and temperature over the past 57 years in a large European basin: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la distribution des abondances des communautés aquatiques du bassin versant de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCRYPthèse Édition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trends in thermal and hydrological evolutions of rivers: implications for sustainable management of ecosystems and water resources in watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of riparian forest presence on stream thermal dynamics: field study in the Tarn-et-Garonne department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of climate change in the Rhône River on the swim performance and metabolism of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABOLICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of global warming in the Rhône River on the physiology of Alburnoides bipunctatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Morales Montarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Fabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d'écologie et d'évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future joint trends in river temperature and flow: implications for diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian vegetation mitigates river warming: exploring its large scale effects on past and future thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty years of hourly dissolved oxygen in a large shallow river illustrates discrepancy between a primary producer tipping point and river metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne (Online), Austria. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la forme des otolithes de juvéniles de chevaines (Cyprinidae, Squalius cephalus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Rencontres de l'Ichtyologie en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Induced Changes in River Hydrological and Thermal Conditions in a Large Basin: Implications for Diadromous Fish Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-year movements of potamodromous cyprinid species within a highly anthropized river assessed using RFID-equipped fishways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Ovidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.126236. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.limno.2025.126236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétalisons nos cours d’eau : les ripisylves, un habitat aux multiples bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Aird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Debein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48, pp.9564. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.48.9564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity shapes the stability of reef fish biomass under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hautecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292 (2046), 20250252 (11p.). </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2025.0252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and reversible plasticity of upper thermal limit, but no effects of multigenerational warming in medaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gerberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130, pp.104155. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidecadal trends in brown trout populations in France reveal a decline in adult abundance concomitant with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2024-0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series of freshwater macroinvertebrate abundances and site characteristics of European streams and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Welti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Álvarez-Cabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03445-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland navigation and land use interact to impact European freshwater biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Sexton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-024-02414-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex dynamics of zebra mussel invasions over several decades in European rivers: drivers, impacts and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Serhan Tarkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the thermal history of fish juveniles using stable oxygen isotope analysis of otoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1213239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faunal Ponto-Caspianization of central and western European waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recovery of European freshwater biodiversity has come to a halt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Bonada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.582-588. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06400-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a killer shrimp: Dikerogammarus villosus invasion dynamics across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonín Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (1), pp.157-172. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological causes of functional distinctiveness in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A Klausmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Litchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (8), pp.1452-1465. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion impacts and dynamics of a European‐wide introduced species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Domisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (15), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic regime shifts and ecosystem state changes are decoupled in a large river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (S1), pp.S54-S70. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct habitat descriptors improve the understanding of the organization of fish and macroinvertebrate communities across a large catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (9), pp.e0274167. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0274167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional, multi-decadal analysis on the Loire River basin reveals that stream temperature increases faster than air temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Seyedhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (9), pp.2583-2603. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-2583-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional vulnerability framework for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Waldock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.4774. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32331-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent but secondary influence of hydropeaking on stream fish assemblages in space and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Judes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1790047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint temporal trends in river thermal and hydrological conditions can threaten the downstream migration of the critically endangered European eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline M. F. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Diserud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.16927. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-96302-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality and structure of species trait spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (9), pp.1988-2009. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global change increase the risk of maladaptation of Atlantic salmon migration through joint modifications of river temperature and discharge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elorri Arevalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2021.1882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment reworking by the burrowing polychaete Hediste diversicolor modulated by environmental and biological factors across the temperate North Atlantic. A tribute to Gaston Desrosiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Banta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 541, pp.151588. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2021.151588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebound in functional distinctiveness following warming and reduced fishing in the North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Murgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1942), pp.20201600. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for pre-processing individual location telemetry data for freshwater fish in a river section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 431, pp.109190. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lateral connectedness on the taxonomic and functional structure of fish communities in a lowland river floodplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Manfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margret Bunzel-Drüke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Scharf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 719, pp.137169. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water warming on the structure of biofilm-dwelling communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Uthoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.106622 -. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional responses of invertebrate communities to climate change and flow regulation in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Belmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), in press. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of fish‐based ecological assessment of European rivers: from traditional EU Water Framework Directive compliant methods to eDNA metabarcoding‐based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.354 - 366. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.14176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otolith shape analysis and daily increment validation during ontogeny of larval and juvenile European chub Squalius cephalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bounket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfb.13976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward shift in large‐river fish communities detected with a novel meta‐analysis framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Viechtbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64, pp.1143-1156. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of Atlantic salmon smolts approaching a bypass under light and dark conditions: Importance of fish development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a broad range of experimental temperatures on the population growth and body-size of five species of free-living nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Traunspurger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Fueser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Gansfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA reveals quantitative patterns of fish biodiversity in large rivers despite its downstream transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Civade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10361. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Priority Areas for the Conservation of Stream Fish Assemblages: Implications for River Management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.524-537. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Recent Global Changes Explain the Dramatic Range Contraction of an Endangered Semi-Aquatic Mammal Species in the French Pyrenees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Biffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.e0159941. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0159941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindcasting modelling for restoration and conservation planning: application to stream fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.839-854. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.2566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-faceted framework of diversity for prioritizing the conservation of fish assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laffaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 34, pp. 450-459. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sélectionner les zones prioritaires pour la conservation et la restauration des communautés de poissons de rivière ? Applications aux échelles de la France et du Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01096359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="210180D2"/>
+    <w:nsid w:val="AA820F68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0920-773X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183259599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounket" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04986633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Benitez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2025.126236" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bounket" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1213239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Klausmeier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Kandlikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14265" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32331-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1790047" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murgier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1600" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manfrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Bunzel-Dr&#252;ke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lorenz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scharf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137169" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Uthoff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106622" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02308601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennotte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13976" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14176" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02082206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thierry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Viechtbauer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13291" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01961069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fueser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gansfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.12.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01834958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28424-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Biffi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159941" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2566" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875744v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Biau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.06.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096359v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0122" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-maire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0920-773X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183259599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=W2Q6WuQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Fabra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Zoppi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Clair Boisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7598" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morales Montarton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Diamond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poirel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9667" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounket" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04905434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04986633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ovidio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Benitez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schaeffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2025.126236" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hautecoeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.0252" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vallin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gerberon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104155" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Welti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bowler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sinclair" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;lvarez-Cabria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03445-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sexton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02414-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Serhan Tarkan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bounket" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1213239" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04083413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricciardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03060-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04248122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J Baker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Domisch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06400-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Kouba" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13649" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Klausmeier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Kandlikar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litchman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14265" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16207" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11789" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274167" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03684242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2583-2022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32331-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Judes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1790047" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M. F. Durif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Diserud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96302-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Algar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Allegra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kristensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Aller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Banta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151588" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415629v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murgier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.1600" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128885v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109190" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manfrin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margret Bunzel-Dr&#252;ke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lorenz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Scharf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137169" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Uthoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106622" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bruno" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14581" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14176" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02308601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennotte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02082206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thierry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Viechtbauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13291" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02062027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tetard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01961069v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Fueser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Gansfort" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.12.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01834958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Civade" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28424-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Buisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3107" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748014v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charbonnel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Biffi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159941" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rigault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2566" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Biau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.06.009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01096359v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0122" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>