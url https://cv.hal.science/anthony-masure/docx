--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Masure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le conceptualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvu Ileana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Radwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du design « responsable » à la prudence dans le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°89, pp.181 - 186. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.089.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT au-delà du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des « Considérations écologiques » de Vilém Flusser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des “Considérations écologiques” de Vilém Flusser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design alternatif de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas edric Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Lehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°78 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive décodée sur le logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto for an acentric Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Navigating the Human, 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ic.2019.2.66983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires. Design et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’intelligence artificielle : enjeux éthiques et politiques, N°80 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.080.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pour l'Europe, 74, pp. 176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (2), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.071.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel-Virtuel | Recherche et culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Jevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À défaut d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8 (2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et innovation publique : une pédagogie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web oblique. À propos de Slanted.cc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Donnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back Cover, design graphique, typographie, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.196. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.059.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes : des sexbots aux OS amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche : conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche: conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphisme en numérique: entre certitudes et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Graphic Design : The Margin separating Knowns from Unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l'espacement d'un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l’espacement d’un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’impensable-Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secousses </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun/Apple. Des survivances paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Archéologie des nouvelles technologies, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFTs beyond the visible : poised between en bloc rejection and new chains of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the age of Metaverses and NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vu pas pris : le code comme entité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; Données. De la prise de vue à l’épreuve de la donnée comme histoire matérielle de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure de la photographie, Feb 2020, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design contre, tout contre les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art tout contre la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semiology of Graphics to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference (ICC), Chair T33, Design and visual variables: Rethinking Jacques Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Lyse Renon, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des abysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Quiviger, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystère de la culture et énigme du code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des Arts Décoratifs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCRIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts Multimédia de la Manouba, Sep 2018, Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du livre Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCRIDIL 2018 – Écrire, éditer, lire à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modes de production et de transmission des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Distinguished Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-numérique ou post-politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAID « Objet(s) post-numérique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naoufel Abbes; École Supérieure des Sciences et Technologies du Design (ESSTED); Université de la Manouba, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques au prisme du design typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Type Design 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l’attention et design des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écolab / ESAD Orléans, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des « notifications » numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des médias et écologies de l’attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Citton; Jeff Guess; Emmanuel Guez; Martial Poirson; Gwenola Wagon, May 2016, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes contemporaines de l’imaginaire informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de Lure : Avis aux amateurs !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de travail pour la séance disciplinaire « Design et Arts » du 10 mai 2012 à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ouvert Technologies de l'information et de la communication pour la formation scolaire et supérieure état des lieux et prospective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sous artifice : la création au risque du machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 2940510768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doublet Susin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilieu Studio, 2019, Matières premières, Paul Emilieu; Marin Schaffner, 978-2-9570124-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2017, Collection Esthétique des données, Nicolas Thély, 9782917855720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pour une recherche-création ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences multiples du design-Regards croisés sur une recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2022, 978-2-94-0711-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubler les programmes. Design, cybernétique et biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, formats, formatage : vers un design des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Thesis as a Website: SoftPhD.com, from Graphic Design to Online Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping the Digital Dissertation: Knowledge Production in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le livre. HEAD – Publishing, une cellule éditoriale engagée dans la dissémination des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral – Biennale internationale de design graphique de Chaumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vilém Flusser, Post-histoire [1982, version française inédite]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P work unit; Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782490781010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragoucy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Gaillard; Catherine Geel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended French Theory &amp; The Design Field.. On Nature And Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TP Work Units</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791095513056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software takes command, Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier/Varier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des programmes : des façons de faire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01236258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheKnitGeekResearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebner Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Roura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degoumois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Masure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le conceptualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvu Ileana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Radwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du design « responsable » à la prudence dans le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°89, pp.181 - 186. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.089.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT au-delà du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des « Considérations écologiques » de Vilém Flusser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des “Considérations écologiques” de Vilém Flusser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design alternatif de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas edric Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Lehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°78 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto for an acentric Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Navigating the Human, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ic.2019.2.66983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive décodée sur le logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires. Design et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’intelligence artificielle : enjeux éthiques et politiques, N°80 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.080.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pour l'Europe, 74, pp. 176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (2), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.071.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel-Virtuel | Recherche et culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Jevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À défaut d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8 (2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et innovation publique : une pédagogie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web oblique. À propos de Slanted.cc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Donnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back Cover, design graphique, typographie, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.196. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.059.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes : des sexbots aux OS amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche : conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche: conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphisme en numérique: entre certitudes et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Graphic Design : The Margin separating Knowns from Unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l'espacement d'un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l’espacement d’un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’impensable-Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secousses </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun/Apple. Des survivances paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Archéologie des nouvelles technologies, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFTs beyond the visible : poised between en bloc rejection and new chains of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the age of Metaverses and NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vu pas pris : le code comme entité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; Données. De la prise de vue à l’épreuve de la donnée comme histoire matérielle de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure de la photographie, Feb 2020, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design contre, tout contre les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art tout contre la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semiology of Graphics to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference (ICC), Chair T33, Design and visual variables: Rethinking Jacques Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Lyse Renon, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des abysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Quiviger, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystère de la culture et énigme du code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des Arts Décoratifs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du livre Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCRIDIL 2018 – Écrire, éditer, lire à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCRIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts Multimédia de la Manouba, Sep 2018, Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modes de production et de transmission des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Distinguished Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-numérique ou post-politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAID « Objet(s) post-numérique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naoufel Abbes; École Supérieure des Sciences et Technologies du Design (ESSTED); Université de la Manouba, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques au prisme du design typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Type Design 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l’attention et design des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écolab / ESAD Orléans, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des « notifications » numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des médias et écologies de l’attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Citton; Jeff Guess; Emmanuel Guez; Martial Poirson; Gwenola Wagon, May 2016, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes contemporaines de l’imaginaire informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de Lure : Avis aux amateurs !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de travail pour la séance disciplinaire « Design et Arts » du 10 mai 2012 à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ouvert Technologies de l'information et de la communication pour la formation scolaire et supérieure état des lieux et prospective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sous artifice : la création au risque du machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 2940510768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doublet Susin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilieu Studio, 2019, Matières premières, Paul Emilieu; Marin Schaffner, 978-2-9570124-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2017, Collection Esthétique des données, Nicolas Thély, 9782917855720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubler les programmes. Design, cybernétique et biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pour une recherche-création ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences multiples du design-Regards croisés sur une recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2022, 978-2-94-0711-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, formats, formatage : vers un design des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Thesis as a Website: SoftPhD.com, from Graphic Design to Online Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping the Digital Dissertation: Knowledge Production in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le livre. HEAD – Publishing, une cellule éditoriale engagée dans la dissémination des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral – Biennale internationale de design graphique de Chaumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vilém Flusser, Post-histoire [1982, version française inédite]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P work unit; Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782490781010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragoucy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Gaillard; Catherine Geel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended French Theory &amp; The Design Field.. On Nature And Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TP Work Units</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791095513056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software takes command, Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier/Varier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des programmes : des façons de faire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01236258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheKnitGeekResearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebner Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Roura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degoumois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvu Ileana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;edric Stanley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Lehni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ic.2019.2.66983" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Jevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Donnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.059.0196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Pandelakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doublet Susin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebner Valentine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Hofer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degoumois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Timsit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvu Ileana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;edric Stanley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Lehni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ic.2019.2.66983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Jevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Donnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.059.0196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Pandelakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doublet Susin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebner Valentine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Hofer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degoumois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Timsit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>