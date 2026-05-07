--- v1 (2026-04-01)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Masure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le conceptualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvu Ileana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Radwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du design « responsable » à la prudence dans le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°89, pp.181 - 186. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.089.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT au-delà du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des « Considérations écologiques » de Vilém Flusser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des “Considérations écologiques” de Vilém Flusser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design alternatif de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas edric Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Lehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°78 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto for an acentric Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Navigating the Human, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ic.2019.2.66983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive décodée sur le logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires. Design et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’intelligence artificielle : enjeux éthiques et politiques, N°80 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.080.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pour l'Europe, 74, pp. 176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (2), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.071.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel-Virtuel | Recherche et culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Jevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À défaut d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8 (2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et innovation publique : une pédagogie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web oblique. À propos de Slanted.cc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Donnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back Cover, design graphique, typographie, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.196. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.059.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes : des sexbots aux OS amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche : conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche: conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphisme en numérique: entre certitudes et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Graphic Design : The Margin separating Knowns from Unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l'espacement d'un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l’espacement d’un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’impensable-Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secousses </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun/Apple. Des survivances paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Archéologie des nouvelles technologies, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFTs beyond the visible : poised between en bloc rejection and new chains of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the age of Metaverses and NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vu pas pris : le code comme entité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; Données. De la prise de vue à l’épreuve de la donnée comme histoire matérielle de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure de la photographie, Feb 2020, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design contre, tout contre les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art tout contre la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semiology of Graphics to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference (ICC), Chair T33, Design and visual variables: Rethinking Jacques Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Lyse Renon, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des abysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Quiviger, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystère de la culture et énigme du code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des Arts Décoratifs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du livre Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCRIDIL 2018 – Écrire, éditer, lire à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCRIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts Multimédia de la Manouba, Sep 2018, Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modes de production et de transmission des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Distinguished Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-numérique ou post-politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAID « Objet(s) post-numérique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naoufel Abbes; École Supérieure des Sciences et Technologies du Design (ESSTED); Université de la Manouba, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques au prisme du design typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Type Design 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l’attention et design des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écolab / ESAD Orléans, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des « notifications » numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des médias et écologies de l’attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Citton; Jeff Guess; Emmanuel Guez; Martial Poirson; Gwenola Wagon, May 2016, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes contemporaines de l’imaginaire informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de Lure : Avis aux amateurs !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de travail pour la séance disciplinaire « Design et Arts » du 10 mai 2012 à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ouvert Technologies de l'information et de la communication pour la formation scolaire et supérieure état des lieux et prospective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sous artifice : la création au risque du machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 2940510768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doublet Susin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilieu Studio, 2019, Matières premières, Paul Emilieu; Marin Schaffner, 978-2-9570124-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2017, Collection Esthétique des données, Nicolas Thély, 9782917855720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubler les programmes. Design, cybernétique et biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pour une recherche-création ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences multiples du design-Regards croisés sur une recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2022, 978-2-94-0711-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, formats, formatage : vers un design des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Thesis as a Website: SoftPhD.com, from Graphic Design to Online Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping the Digital Dissertation: Knowledge Production in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le livre. HEAD – Publishing, une cellule éditoriale engagée dans la dissémination des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral – Biennale internationale de design graphique de Chaumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vilém Flusser, Post-histoire [1982, version française inédite]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P work unit; Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782490781010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragoucy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Gaillard; Catherine Geel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended French Theory &amp; The Design Field.. On Nature And Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TP Work Units</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791095513056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software takes command, Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier/Varier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des programmes : des façons de faire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01236258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheKnitGeekResearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebner Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Roura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degoumois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Masure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le conceptualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvu Ileana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Radwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du design « responsable » à la prudence dans le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°89, pp.181 - 186. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.089.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT au-delà du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des « Considérations écologiques » de Vilém Flusser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des “Considérations écologiques” de Vilém Flusser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design alternatif de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas edric Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Lehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°78 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto for an acentric Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Navigating the Human, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ic.2019.2.66983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive décodée sur le logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires. Design et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’intelligence artificielle : enjeux éthiques et politiques, N°80 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.080.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pour l'Europe, 74, pp. 176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (2), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.071.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel-Virtuel | Recherche et culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Jevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À défaut d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8 (2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et innovation publique : une pédagogie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web oblique. À propos de Slanted.cc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Donnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back Cover, design graphique, typographie, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.196. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.059.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes : des sexbots aux OS amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche : conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche: conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphisme en numérique: entre certitudes et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Graphic Design : The Margin separating Knowns from Unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l'espacement d'un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l’espacement d’un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’impensable-Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secousses </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun/Apple. Des survivances paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Archéologie des nouvelles technologies, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFTs beyond the visible : poised between en bloc rejection and new chains of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the age of Metaverses and NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vu pas pris : le code comme entité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; Données. De la prise de vue à l’épreuve de la donnée comme histoire matérielle de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure de la photographie, Feb 2020, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design contre, tout contre les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art tout contre la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semiology of Graphics to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference (ICC), Chair T33, Design and visual variables: Rethinking Jacques Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Lyse Renon, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des abysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Quiviger, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystère de la culture et énigme du code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des Arts Décoratifs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCRIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts Multimédia de la Manouba, Sep 2018, Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du livre Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCRIDIL 2018 – Écrire, éditer, lire à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modes de production et de transmission des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Distinguished Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques au prisme du design typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Type Design 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-numérique ou post-politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAID « Objet(s) post-numérique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naoufel Abbes; École Supérieure des Sciences et Technologies du Design (ESSTED); Université de la Manouba, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l’attention et design des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écolab / ESAD Orléans, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des « notifications » numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des médias et écologies de l’attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Citton; Jeff Guess; Emmanuel Guez; Martial Poirson; Gwenola Wagon, May 2016, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes contemporaines de l’imaginaire informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de Lure : Avis aux amateurs !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de travail pour la séance disciplinaire « Design et Arts » du 10 mai 2012 à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ouvert Technologies de l'information et de la communication pour la formation scolaire et supérieure état des lieux et prospective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sous artifice : la création au risque du machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 2940510768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doublet Susin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilieu Studio, 2019, Matières premières, Paul Emilieu; Marin Schaffner, 978-2-9570124-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2017, Collection Esthétique des données, Nicolas Thély, 9782917855720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubler les programmes. Design, cybernétique et biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pour une recherche-création ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences multiples du design-Regards croisés sur une recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2022, 978-2-94-0711-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, formats, formatage : vers un design des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Thesis as a Website: SoftPhD.com, from Graphic Design to Online Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping the Digital Dissertation: Knowledge Production in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le livre. HEAD – Publishing, une cellule éditoriale engagée dans la dissémination des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral – Biennale internationale de design graphique de Chaumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vilém Flusser, Post-histoire [1982, version française inédite]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P work unit; Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782490781010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragoucy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Gaillard; Catherine Geel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended French Theory &amp; The Design Field.. On Nature And Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TP Work Units</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791095513056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software takes command, Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier/Varier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des programmes : des façons de faire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01236258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheKnitGeekResearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebner Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Roura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degoumois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvu Ileana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;edric Stanley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Lehni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ic.2019.2.66983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Jevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Donnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.059.0196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Pandelakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doublet Susin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebner Valentine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Hofer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degoumois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Timsit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvu Ileana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;edric Stanley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Lehni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ic.2019.2.66983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Jevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Donnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.059.0196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Pandelakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doublet Susin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebner Valentine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Hofer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degoumois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Timsit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>