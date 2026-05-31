--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Masure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le conceptualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvu Ileana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Radwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du design « responsable » à la prudence dans le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°89, pp.181 - 186. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.089.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT au-delà du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des « Considérations écologiques » de Vilém Flusser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des “Considérations écologiques” de Vilém Flusser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design alternatif de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas edric Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Lehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°78 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto for an acentric Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Navigating the Human, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ic.2019.2.66983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive décodée sur le logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires. Design et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’intelligence artificielle : enjeux éthiques et politiques, N°80 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.080.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pour l'Europe, 74, pp. 176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (2), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.071.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel-Virtuel | Recherche et culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Jevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À défaut d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8 (2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et innovation publique : une pédagogie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web oblique. À propos de Slanted.cc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Donnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back Cover, design graphique, typographie, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.196. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.059.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes : des sexbots aux OS amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche : conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche: conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphisme en numérique: entre certitudes et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Graphic Design : The Margin separating Knowns from Unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l'espacement d'un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l’espacement d’un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’impensable-Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secousses </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun/Apple. Des survivances paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Archéologie des nouvelles technologies, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFTs beyond the visible : poised between en bloc rejection and new chains of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the age of Metaverses and NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vu pas pris : le code comme entité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; Données. De la prise de vue à l’épreuve de la donnée comme histoire matérielle de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure de la photographie, Feb 2020, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design contre, tout contre les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art tout contre la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semiology of Graphics to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference (ICC), Chair T33, Design and visual variables: Rethinking Jacques Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Lyse Renon, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des abysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Quiviger, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystère de la culture et énigme du code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des Arts Décoratifs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCRIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts Multimédia de la Manouba, Sep 2018, Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du livre Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCRIDIL 2018 – Écrire, éditer, lire à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modes de production et de transmission des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Distinguished Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques au prisme du design typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Type Design 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-numérique ou post-politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAID « Objet(s) post-numérique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naoufel Abbes; École Supérieure des Sciences et Technologies du Design (ESSTED); Université de la Manouba, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l’attention et design des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écolab / ESAD Orléans, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des « notifications » numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des médias et écologies de l’attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Citton; Jeff Guess; Emmanuel Guez; Martial Poirson; Gwenola Wagon, May 2016, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes contemporaines de l’imaginaire informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de Lure : Avis aux amateurs !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de travail pour la séance disciplinaire « Design et Arts » du 10 mai 2012 à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ouvert Technologies de l'information et de la communication pour la formation scolaire et supérieure état des lieux et prospective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sous artifice : la création au risque du machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 2940510768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doublet Susin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilieu Studio, 2019, Matières premières, Paul Emilieu; Marin Schaffner, 978-2-9570124-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2017, Collection Esthétique des données, Nicolas Thély, 9782917855720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubler les programmes. Design, cybernétique et biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pour une recherche-création ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences multiples du design-Regards croisés sur une recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2022, 978-2-94-0711-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, formats, formatage : vers un design des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Thesis as a Website: SoftPhD.com, from Graphic Design to Online Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping the Digital Dissertation: Knowledge Production in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le livre. HEAD – Publishing, une cellule éditoriale engagée dans la dissémination des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral – Biennale internationale de design graphique de Chaumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vilém Flusser, Post-histoire [1982, version française inédite]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P work unit; Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782490781010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragoucy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Gaillard; Catherine Geel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended French Theory &amp; The Design Field.. On Nature And Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TP Work Units</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791095513056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software takes command, Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier/Varier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des programmes : des façons de faire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01236258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheKnitGeekResearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebner Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Roura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degoumois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Masure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer le conceptualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvu Ileana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Radwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du design « responsable » à la prudence dans le faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°89, pp.181 - 186. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.089.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NFT au-delà du visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des « Considérations écologiques » de Vilém Flusser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design radicalement circulaire. À propos des “Considérations écologiques” de Vilém Flusser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flusser Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design alternatif de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas edric Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Lehni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°78 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.078.0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérive décodée sur le logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison de l'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto for an acentric Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Navigating the Human, 2, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ic.2019.2.66983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loup Cellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires. Design et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’intelligence artificielle : enjeux éthiques et politiques, N°80 (4), pp.31. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.080.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans les programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pour l'Europe, 74, pp. 176-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (2), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.071.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réel-Virtuel | Recherche et culture libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Saint-Jevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les normes du numérique, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À défaut d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8 (2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore ne pas travailler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et innovation publique : une pédagogie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web oblique. À propos de Slanted.cc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Donnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back Cover, design graphique, typographie, etc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités computationnelles et consciences appareillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.196. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.059.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes : des sexbots aux OS amoureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReS Futurae - Revue d'études sur la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/resf.1066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche : conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design de la recherche: conventions et déplacements du doctorat en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphisme en numérique: entre certitudes et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Graphic Design : The Margin separating Knowns from Unknowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Graphisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l'espacement d'un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs aux appareils : l’espacement d’un calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler l’impensable-Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secousses </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braun/Apple. Des survivances paradoxales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Archéologie des nouvelles technologies, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFTs beyond the visible : poised between en bloc rejection and new chains of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Helleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the age of Metaverses and NFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas vu pas pris : le code comme entité managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues &amp; Données. De la prise de vue à l’épreuve de la donnée comme histoire matérielle de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure de la photographie, Feb 2020, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design contre, tout contre les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art tout contre la machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Semiology of Graphics to Cultural Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference (ICC), Chair T33, Design and visual variables: Rethinking Jacques Bertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Lyse Renon, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre des abysses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Yves Quiviger, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystère de la culture et énigme du code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des Arts Décoratifs, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Éditer une revue « arts & sciences » aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin de Mourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Nous ne sommes pas le nombre que nous croyons être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Daniel et Nina Carasso; Chaire “arts &amp; sciences” (École polytechnique, École nationale supérieure des arts décoratifs); Cité internationale des arts, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résister aux boîtes noires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCRIDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts Multimédia de la Manouba, Sep 2018, Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations du livre Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉCRIDIL 2018 – Écrire, éditer, lire à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les modes de production et de transmission des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Distinguished Lecture Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-numérique ou post-politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAID « Objet(s) post-numérique(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naoufel Abbes; École Supérieure des Sciences et Technologies du Design (ESSTED); Université de la Manouba, Apr 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques au prisme du design typographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Type Design 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de l’attention et design des environnements numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écolab / ESAD Orléans, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta : des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des « notifications » numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des médias et écologies de l’attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Citton; Jeff Guess; Emmanuel Guez; Martial Poirson; Gwenola Wagon, May 2016, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines désirantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Pandelakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes contemporaines de l’imaginaire informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction à la créativité dans le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’injonction à la créativité à sa mise en œuvre : quel parallèle entre monde de l’art et monde productif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu des programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de Lure : Avis aux amateurs !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de travail pour la séance disciplinaire « Design et Arts » du 10 mai 2012 à l’ENS Cachan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ouvert Technologies de l'information et de la communication pour la formation scolaire et supérieure état des lieux et prospective.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design sous artifice : la création au risque du machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 2940510768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'influence des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Doublet Susin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilieu Studio, 2019, Matières premières, Paul Emilieu; Marin Schaffner, 978-2-9570124-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 152 p., 2017, Collection Esthétique des données, Nicolas Thély, 9782917855720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubler les programmes. Design, cybernétique et biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écologies du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes pour une recherche-création ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences multiples du design-Regards croisés sur une recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-164, 2022, 978-2-94-0711-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes, formats, formatage : vers un design des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les devenirs numériques des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Thesis as a Website: SoftPhD.com, from Graphic Design to Online Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping the Digital Dissertation: Knowledge Production in the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/obp.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir le livre. HEAD – Publishing, une cellule éditoriale engagée dans la dissémination des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral – Biennale internationale de design graphique de Chaumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire ou archéologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vilém Flusser, Post-histoire [1982, version française inédite]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T&amp;P work unit; Cité du design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782490781010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragoucy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Gaillard; Catherine Geel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended French Theory &amp; The Design Field.. On Nature And Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TP Work Units</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791095513056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La saisie comme interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecta. Des pratiques antiquaires aux humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software takes command, Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier/Varier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des programmes : des façons de faire du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Masure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA010554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01236258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheKnitGeekResearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebner Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Roura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degoumois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvu Ileana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;edric Stanley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Lehni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ic.2019.2.66983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Jevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Donnot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.059.0196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Pandelakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doublet Susin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebner Valentine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Hofer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degoumois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Timsit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvu Ileana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Radwan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03617605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas&#160;edric Stanley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Lehni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.078.0128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ic.2019.2.66983" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Cellard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.080.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Helleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.071.0070" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint-Jevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Donnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.059.0196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01830521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Pandelakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.1066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117412v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01936422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bihanic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piccolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Doublet Susin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965168v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rigot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragoucy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tpworkunit.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01236258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebner Valentine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Hofer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Roura" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degoumois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Timsit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>