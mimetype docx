--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -217,451 +217,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dissipation with 3-D finite element deformation code CitcomSVE v2.1: comparisons with the semi-analytical approach, in the context of the Lunar tidal deformations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Andrade and Burgers rheologies on glacial isostatic adjustment modeling in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Zhong</w:t>
+                <w:t xml:space="preserve">Alexandre Boughanemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10569-024-10202-6⟩</w:t>
+              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geog.2023.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924455v1</w:t>
+                <w:t xml:space="preserve">hal-04531748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaces polaires et environnements extrêmes, entre représentations fictionnelles, enjeux juridiques et réalités scientifiques : l'Arctique, un laboratoire du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les laboratoires sociaux de l’imaginaire face aux défis de l’anthropocène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Andrade and Burgers rheologies on glacial isostatic adjustment modeling in Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boughanemi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geog.2023.12.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531748v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
+                <w:t xml:space="preserve">Tidal dissipation with 3-D finite element deformation code CitcomSVE v2.1: comparisons with the semi-analytical approach, in the context of the Lunar tidal deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
+                <w:t xml:space="preserve">Shijie Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Littel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Briaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (5), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10569-024-10202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651493v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of polar orbiter motion to lunar viscoelastic tidal deformation</w:t>
               </w:r>
@@ -911,51 +911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the lunar core viscosity from tidal deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lunar solid inner core and the mantle overturn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119, pp.1-8. </w:t>
@@ -1905,291 +1905,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analyses of the iOSG-type superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints provided by ground gravity observations on geocentre motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Littel</w:t>
+                <w:t xml:space="preserve">Y. Rogister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Boyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616817v1</w:t>
+                <w:t xml:space="preserve">hal-01330819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints provided by ground gravity observations on geocentre motions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mémin</w:t>
+                <w:t xml:space="preserve">First analyses of the iOSG-type superconducting gravimeter at the low noise underground laboratory (LSBB URL) of Rustrel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rosat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rosat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Hinderer</w:t>
+                <w:t xml:space="preserve">Frederic Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Calvo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.06003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330819v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic secular velocity errors due to interannual surface loading deformation,</w:t>
               </w:r>
@@ -2797,51 +2797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground deformation and gravity variations modelled from present-day ice thinning in the vicinity of glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Memin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rogister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Memin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
@@ -3170,51 +3170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lunar deep interior through global deformation modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,51 +3399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2: "Géodésie, Géophysique et Montagne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,90 +3638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G2 2025 Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France. </w:t>
@@ -3858,51 +3858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial Isostatic Adjustment in Antarctica : a rheological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boughanemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Earth and Environmental Sciences for Future Generations. Proceedings of the IAG General Assembly, Prague, Czech Republic, June 22- July 2, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 147, pp.123-130, 2016, International Association of Geodesy Symposia, 978-3-319-69169-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4755,51 +4755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-024-10202-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boughanemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2023.12.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Dirkx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-023-10131-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saliby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianna Herrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfdan Pascal Kierulf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Geyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athul Kaitheri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112199" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-0959-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alizier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67HMSRH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogister Yves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-011-0399-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5M7JNT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Omang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Luck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04922.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jakubowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;min" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L. Hothem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri N&#228;r&#228;nen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Amos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Velicogna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my F." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809665-9.09755-X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_253" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boughanemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2023.12.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-024-10202-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Dirkx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-023-10131-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saliby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianna Herrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfdan Pascal Kierulf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Geyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athul Kaitheri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112199" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-0959-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alizier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67HMSRH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogister Yves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-011-0399-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5M7JNT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Omang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Luck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04922.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jakubowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;min" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L. Hothem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri N&#228;r&#228;nen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Amos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Velicogna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my F." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809665-9.09755-X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_253" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>