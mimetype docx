--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -217,451 +217,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Andrade and Burgers rheologies on glacial isostatic adjustment modeling in Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tidal dissipation with 3-D finite element deformation code CitcomSVE v2.1: comparisons with the semi-analytical approach, in the context of the Lunar tidal deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fienga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boughanemi</w:t>
+                <w:t xml:space="preserve">Shijie Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geog.2023.12.008⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (5), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10569-024-10202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531748v1</w:t>
+                <w:t xml:space="preserve">hal-04924455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaces polaires et environnements extrêmes, entre représentations fictionnelles, enjeux juridiques et réalités scientifiques : l'Arctique, un laboratoire du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les laboratoires sociaux de l’imaginaire face aux défis de l’anthropocène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Andrade and Burgers rheologies on glacial isostatic adjustment modeling in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Boughanemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
+              <w:t xml:space="preserve">Geodesy and Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geog.2023.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651493v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal dissipation with 3-D finite element deformation code CitcomSVE v2.1: comparisons with the semi-analytical approach, in the context of the Lunar tidal deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fienga</w:t>
+                <w:t xml:space="preserve">French gravimetry organization and its instrumental park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Zhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Mémin</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Briaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Littel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136 (5), pp.43. </w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10569-024-10202-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2024.10654723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924455v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of polar orbiter motion to lunar viscoelastic tidal deformation</w:t>
               </w:r>
@@ -911,51 +911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the lunar core viscosity from tidal deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fienga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lunar solid inner core and the mantle overturn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Littel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119, pp.1-8. </w:t>
@@ -3045,51 +3045,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique et technique, et prospective Gravimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Memin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pajot-Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sète, France</w:t>
@@ -3170,51 +3170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lunar deep interior through global deformation modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Briaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ganino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,51 +3399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2: "Géodésie, Géophysique et Montagne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Gravimétrie SNOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,51 +3858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial Isostatic Adjustment in Antarctica : a rheological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boughanemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4755,51 +4755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boughanemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2023.12.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584783v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-024-10202-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Dirkx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-023-10131-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saliby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianna Herrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfdan Pascal Kierulf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Geyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athul Kaitheri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112199" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-0959-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alizier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67HMSRH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogister Yves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-011-0399-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5M7JNT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Omang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Luck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04922.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jakubowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;min" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L. Hothem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri N&#228;r&#228;nen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Amos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Velicogna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my F." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809665-9.09755-X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_253" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Guinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M&#233;min" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Zhong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Briaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-024-10202-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boughanemi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geog.2023.12.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pajot-M&#233;tivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Littel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2024.10654723" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stark" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Dirkx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Hussmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-023-10131-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Saliby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianna Herrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2023.105677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115426" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04091965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05935-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfdan Pascal Kierulf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Kohler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Geyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athul Kaitheri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112199" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-0959-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rosat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinderer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Littel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2018.05.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfeffer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogister" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw220" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Littel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alizier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Watson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.03.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67HMSRH7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogister Yves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rogister" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-011-0399-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H5M7JNT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00675762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ove Omang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Luck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04922.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Memin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2009.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jakubowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;min" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Seoane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lemoigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454334v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14366" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05313949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L. Hothem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyri N&#228;r&#228;nen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Amos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;my" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Velicogna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my F." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809665-9.09755-X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619343v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1345_2016_253" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>