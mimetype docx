--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,3530 +636,3664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand cooling induces changes in the kinetics of oxygen uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA methylation changes during a sprint interval exercise performed under normobaric hypoxia or with blood flow restriction: A pilot study in men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Normand‐gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Finiel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Borrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74083-3⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.e16044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.16044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818896v1</w:t>
+                <w:t xml:space="preserve">hal-04618333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint training in hypoxia and with blood flow restriction: Controversies and perspectives</w:t>
+                <w:t xml:space="preserve">Impact of systemic hypoxia and blood flow restriction on mechanical, cardiorespiratory, and neuromuscular responses to a multiple-set repeated sprint exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Lloria Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2416839⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Physiology, 15, pp.1339284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1339284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764668v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation changes during a sprint interval exercise performed under normobaric hypoxia or with blood flow restriction: A pilot study in men</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Effects of Heat Therapy During Immobilization and Rehabilitation on Muscle Atrophy and Strength Loss at Return to Sports in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ihsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabi Elhusseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.16044⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23259671241281727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618333v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of systemic hypoxia and blood flow restriction on mechanical, cardiorespiratory, and neuromuscular responses to a multiple-set repeated sprint exercise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hand cooling induces changes in the kinetics of oxygen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Finiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1339284⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74083-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483939v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active recovery vs hot- or cold-water immersion for repeated sprint ability after a strenuous exercise training session in elite skaters</w:t>
+                <w:t xml:space="preserve">Sprint training in hypoxia and with blood flow restriction: Controversies and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Méline</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sabater Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mj Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (11), pp.1126-1135. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2416839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2259267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04253686v1</w:t>
+                <w:t xml:space="preserve">hal-04764668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of histone H3 trimethylation in skeletal muscle adaptation to exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active recovery vs hot- or cold-water immersion for repeated sprint ability after a strenuous exercise training session in elite skaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (11), pp.1126-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2259267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774040v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term repeated sprint training in hypoxia or with blood flow restriction on response to exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Giovanna</w:t>
+                <w:t xml:space="preserve">The key role of histone H3 trimethylation in skeletal muscle adaptation to exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Borrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40101-022-00304-1⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP283661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774020v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Epigenetic Markers in Adaptation to Physical Exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of short-term repeated sprint training in hypoxia or with blood flow restriction on response to exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Giovanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroRNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2211536611666220318140844⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40101-022-00304-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828976v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and ribosome biogenesis in skeletal muscle hypertrophy: Impact of genetic and epigenetic factors</w:t>
+                <w:t xml:space="preserve">Perspectives on Epigenetic Markers in Adaptation to Physical Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP281984⟩</w:t>
+              <w:t xml:space="preserve">MicroRNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2211536611666220318140844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774030v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Drp1 in adult skeletal muscle physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+                <w:t xml:space="preserve">Exercise and ribosome biogenesis in skeletal muscle hypertrophy: Impact of genetic and epigenetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 598 (21), pp.4761-4763. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP280423⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 599 (16), pp.3803-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP281984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714103v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome biogenesis and resistance training volume in human skeletal muscle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+                <w:t xml:space="preserve">The role of Drp1 in adult skeletal muscle physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dablainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 598 (6), pp.1121-1122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp279490⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 598 (21), pp.4761-4763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP280423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361483v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in muscle power is associated with myofibrillar ATPase adaptations during resistance training</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Ribosome biogenesis and resistance training volume in human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP087071⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598 (6), pp.1121-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jp279490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314197v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems model and individual simulations of training strategies in elite short-track speed skaters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The role of the recently discovered E3 ubiquitin ligase UBR5 in skeletal muscle mass regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dablainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1504375⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP278533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154356v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the recently discovered E3 ubiquitin ligase UBR5 in skeletal muscle mass regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Increase in muscle power is associated with myofibrillar ATPase adaptations during resistance training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP278533⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (8), pp.1274-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP087071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618076v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intermittent hypoxic training performed at high hypoxia level on exercise performance in highly trained runners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+                <w:t xml:space="preserve">Systems model and individual simulations of training strategies in elite short-track speed skaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Meline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (18), pp.2045-2052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1434747⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1504375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714108v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitophagy flux in skeletal muscle during chronic contractile activity and ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effects of intermittent hypoxic training performed at high hypoxia level on exercise performance in highly trained runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP276580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (18), pp.2045-2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1434747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714104v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: &amp;quot;How Biomechanical Improvements in Running Economy Could Break the 2-Hour Marathon Barrier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto E. Minetti</w:t>
+                <w:t xml:space="preserve">Mitophagy flux in skeletal muscle during chronic contractile activity and ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-017-0761-8⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 596 (16), pp.3461-3462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP276580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837658v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold water immersion after exercise: recent data and perspectives on “kaumatherapy”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+                <w:t xml:space="preserve">Comment on: &amp;quot;How Biomechanical Improvements in Running Economy Could Break the 2-Hour Marathon Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto E. Minetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp274169⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (11), pp.2403 - 2404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0761-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714324v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy regulation in human skeletal muscle during exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cold water immersion after exercise: recent data and perspectives on “kaumatherapy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594 (18), pp.5053-5054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP272993⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 595 (9), pp.2783-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jp274169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714113v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophagy regulation in human skeletal muscle during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 594 (18), pp.5053-5054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP272993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01824279v1</w:t>
+                <w:t xml:space="preserve">hal-03714113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Responses to Resistance Training in an Animal Experiment Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140860v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy and protein turnover signaling in slow-twitch muscle during exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Modeling the Responses to Resistance Training in an Animal Experiment Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony G. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000237⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837569v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoxO transcription factors: their roles in the maintenance of skeletal muscle homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Autophagy and protein turnover signaling in slow-twitch muscle during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-013-1513-z⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (7), pp.1314-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837567v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy is essential to support skeletal muscle plasticity in response to endurance exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+                <w:t xml:space="preserve">FoxO transcription factors: their roles in the maintenance of skeletal muscle homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin B. Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00187.2014⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (9), pp.1657 - 1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-013-1513-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01837580v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute supra-therapeutic oral terbutaline administration has no ergogenic effect in non-asthmatic athletes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophagy is essential to support skeletal muscle plasticity in response to endurance exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin B. Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (8), pp.R956-R969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00187.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2447-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01837561v1</w:t>
+                <w:t xml:space="preserve">hal-01837580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eIF3f: A central regulator of the antagonism atrophy/hypertrophy in skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Acute supra-therapeutic oral terbutaline administration has no ergogenic effect in non-asthmatic athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Csibi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raibon</w:t>
+                <w:t xml:space="preserve">Marie Amelie Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Docquier</w:t>
+                <w:t xml:space="preserve">Anais Le Mieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lagirand</w:t>
+                <w:t xml:space="preserve">Virgile Lecoultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (10), pp.2158 - 2162. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.411 - 418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2013.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2447-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837562v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling training response in elite female gymnasts and optimal strategies of overload training and taper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">eIF3f: A central regulator of the antagonism atrophy/hypertrophy in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Fabre-Guery</w:t>
+                <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Thomas</w:t>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+                <w:t xml:space="preserve">Aurélie Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lagirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2013.786183⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (10), pp.2158 - 2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837563v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergogenic effects of β2 agonists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Modelling training response in elite female gymnasts and optimal strategies of overload training and taper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Fabre-Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sm.077.0029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (14), pp.1510 - 1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2013.786183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643532v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPK pomotes skeletal muscle autophagy through activation of forkhead foxO3a and interaction with Ulk1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ergogenic effects of β2 agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.077.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.23399⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651677v1</w:t>
+                <w:t xml:space="preserve">hal-02643532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AMPK pomotes skeletal muscle autophagy through activation of forkhead foxO3a and interaction with Ulk1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amfredo Csobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.695-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.23399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The translation regulatory subunit eIF3f controls the kinase-dependent mTOR signaling required for muscle differentiation and hypertrophy in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Leibovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.e8994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0008994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4169,525 +4303,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'activité du facteur d'initiation de la traduction eIF3f dans les myoblastes C2C12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle central de l'AMPK dans la régulation du turnover protéique squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la masse musculaire par l’AMPK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès International de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France. 697 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4697,538 +4831,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">501 EP041 – Heat therapy during immobilization and rehabilitation: a proactive approach to preventing muscle atrophy and strength loss upon return to sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ihsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. IOC World Conference on Prevention of Injury and Illness in Sport.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Monaco, France. BMJ Publishing Group Ltd and British Association of Sport and Exercise Medicine, pp.A93.2-A94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bjsports-2024-IOC.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of eIF3f protein protects mouse skeletal muscle from disuse atrophy during hindlimb immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pavlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Leibovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Translational Research in Human Nutrition (ICTRNH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France. 227 (Supp 720), 2019, The 5th International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of AMPK in the regulation of skeletal muscle protein turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AMPK : chef d’orchestre de la régulation de la masse musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée de l’Ecole Doctorale Sciences du Mouvement Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 2011, 7. Journée de l’Ecole Doctorale Sciences du Mouvement Humain (JEDSMH)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5238,100 +5372,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la protéine kinase AMP-dépendante dans le contrôle de la masse musculaire : régulation de l’autophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Endocrinologie et métabolisme. Université Montpellier 1, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02811230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5341,105 +5475,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTICITÉ DU MUSCLE STRIE SQUELETTIQUE, ADAPTATIONS A L’EXERCICE ET MÉTHODES DE RÉCUPÉRATION : DES ASPECTS CELLULAIRES A LA PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. UPVD, Université de Perpignan Via Domitia, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04818804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5586,51 +5720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dablainville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05642-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Boudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21430-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mornas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand&#8208;gravier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al&#8208;mulla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papakostas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp287777" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Finiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Neyroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antonietti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74083-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mj Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2416839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chamoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Lloria Varella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1339284" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;line" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2259267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283661" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Giovanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-022-00304-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211536611666220318140844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281984" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03361483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp279490" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1504375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278533" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1434747" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Minetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0761-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp274169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP272993" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837569v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1513-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B. Candau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00187.2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Le Fur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Le Mieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lecoultre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2447-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D44A2969D297797F2AD7AE248AECDC595E0209EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagirand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2013.06.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fabre-Guery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.786183" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Fur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.077.0029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Leibovitch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008994" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihsan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-IOC.164" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Leibovitch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-04818804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dablainville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05642-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Boudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21430-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mornas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand&#8208;gravier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al&#8208;mulla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papakostas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp287777" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chamoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Lloria Varella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1339284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ihsan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Elhusseiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241281727" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Finiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Neyroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antonietti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74083-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mj Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2416839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;line" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2259267" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Giovanna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-022-00304-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211536611666220318140844" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281984" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03361483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp279490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1504375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1434747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276580" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Minetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0761-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp274169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP272993" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000237" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1513-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B. Candau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00187.2014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Le Fur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Le Mieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lecoultre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2447-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D44A2969D297797F2AD7AE248AECDC595E0209EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagirand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2013.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fabre-Guery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.786183" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Fur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.077.0029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Leibovitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008994" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihsan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-IOC.164" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Leibovitch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-04818804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>