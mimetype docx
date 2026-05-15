--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,3932 +368,4446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic hypoxia appears to attenuate autophagy in human peripheral blood mononuclear cells during repeated sprint exercises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+                <w:t xml:space="preserve">Muscle regeneration is improved by hot water immersion but unchanged by cold following a simulated musculoskeletal injury in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dablainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Boudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
+                <w:t xml:space="preserve">Adèle Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bernardi</w:t>
+                <w:t xml:space="preserve">Tom Normand‐gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Al‐mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Papakostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-21430-7⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jp287777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356016v1</w:t>
+                <w:t xml:space="preserve">hal-05100609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle regeneration is improved by hot water immersion but unchanged by cold following a simulated musculoskeletal injury in humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Normand‐gravier</w:t>
+                <w:t xml:space="preserve">Systemic hypoxia appears to attenuate autophagy in human peripheral blood mononuclear cells during repeated sprint exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Deriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Al‐mulla</w:t>
+                <w:t xml:space="preserve">Félix Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Papakostas</w:t>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.37663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jp287777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-21430-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100609v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation changes during a sprint interval exercise performed under normobaric hypoxia or with blood flow restriction: A pilot study in men</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Normand‐gravier</w:t>
+                <w:t xml:space="preserve">Hand cooling induces changes in the kinetics of oxygen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Finiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antonietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.16044⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74083-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618333v1</w:t>
+                <w:t xml:space="preserve">hal-04818896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of systemic hypoxia and blood flow restriction on mechanical, cardiorespiratory, and neuromuscular responses to a multiple-set repeated sprint exercise</w:t>
+                <w:t xml:space="preserve">Sprint training in hypoxia and with blood flow restriction: Controversies and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sabater Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mj Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1339284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2416839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483939v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Heat Therapy During Immobilization and Rehabilitation on Muscle Atrophy and Strength Loss at Return to Sports in Healthy Humans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA methylation changes during a sprint interval exercise performed under normobaric hypoxia or with blood flow restriction: A pilot study in men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Normand‐gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23259671241281727⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.e16044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.16044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578825v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand cooling induces changes in the kinetics of oxygen uptake</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of systemic hypoxia and blood flow restriction on mechanical, cardiorespiratory, and neuromuscular responses to a multiple-set repeated sprint exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Lloria Varella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74083-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Physiology, 15, pp.1339284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2024.1339284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818896v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint training in hypoxia and with blood flow restriction: Controversies and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Solsona</w:t>
+                <w:t xml:space="preserve">The Effects of Heat Therapy During Immobilization and Rehabilitation on Muscle Atrophy and Strength Loss at Return to Sports in Healthy Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sabater Pastor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Borrani</w:t>
+                <w:t xml:space="preserve">Mohammed Ihsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mj Sanchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rabi Elhusseiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2416839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23259671241281727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764668v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active recovery vs hot- or cold-water immersion for repeated sprint ability after a strenuous exercise training session in elite skaters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">APOBEC3B regulates R-loops and promotes transcription-associated mutagenesis in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Méline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+                <w:t xml:space="preserve">Jennifer Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacroix</w:t>
+                <w:t xml:space="preserve">Agnese Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seo Yun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2259267⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (10), pp.1721-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-023-01504-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253686v1</w:t>
+                <w:t xml:space="preserve">hal-04955421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of histone H3 trimethylation in skeletal muscle adaptation to exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active recovery vs hot- or cold-water immersion for repeated sprint ability after a strenuous exercise training session in elite skaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Méline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Deriaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP283661⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (11), pp.1126-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2023.2259267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774040v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term repeated sprint training in hypoxia or with blood flow restriction on response to exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Giovanna</w:t>
+                <w:t xml:space="preserve">The key role of histone H3 trimethylation in skeletal muscle adaptation to exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Normand-Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Borrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40101-022-00304-1⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP283661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774020v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Epigenetic Markers in Adaptation to Physical Exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of short-term repeated sprint training in hypoxia or with blood flow restriction on response to exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Giovanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroRNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/2211536611666220318140844⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40101-022-00304-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828976v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise and ribosome biogenesis in skeletal muscle hypertrophy: Impact of genetic and epigenetic factors</w:t>
+                <w:t xml:space="preserve">Perspectives on Epigenetic Markers in Adaptation to Physical Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Solsona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP281984⟩</w:t>
+              <w:t xml:space="preserve">MicroRNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.91-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2211536611666220318140844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774030v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Drp1 in adult skeletal muscle physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+                <w:t xml:space="preserve">Exercise and ribosome biogenesis in skeletal muscle hypertrophy: Impact of genetic and epigenetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 598 (21), pp.4761-4763. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP280423⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 599 (16), pp.3803-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP281984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714103v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome biogenesis and resistance training volume in human skeletal muscle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+                <w:t xml:space="preserve">The role of Drp1 in adult skeletal muscle physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dablainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 598 (6), pp.1121-1122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp279490⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 598 (21), pp.4761-4763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP280423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361483v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the recently discovered E3 ubiquitin ligase UBR5 in skeletal muscle mass regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Ribosome biogenesis and resistance training volume in human skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Solsona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Online, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP278533⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 598 (6), pp.1121-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jp279490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618076v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in muscle power is associated with myofibrillar ATPase adaptations during resistance training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (8), pp.1274-1285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP087071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems model and individual simulations of training strategies in elite short-track speed skaters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mathieu</w:t>
+                <w:t xml:space="preserve">Modelling performance and skeletal muscle adaptations with exponential growth functions during resistance training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.347-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1504375⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1494909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154356v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intermittent hypoxic training performed at high hypoxia level on exercise performance in highly trained runners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+                <w:t xml:space="preserve">Systems model and individual simulations of training strategies in elite short-track speed skaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Meline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 36 (18), pp.2045-2052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1434747⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1504375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714108v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitophagy flux in skeletal muscle during chronic contractile activity and ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+                <w:t xml:space="preserve">The role of the recently discovered E3 ubiquitin ligase UBR5 in skeletal muscle mass regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dablainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 596 (16), pp.3461-3462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP276580⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP278533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714104v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: &amp;quot;How Biomechanical Improvements in Running Economy Could Break the 2-Hour Marathon Barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+                <w:t xml:space="preserve">Effects of intermittent hypoxic training performed at high hypoxia level on exercise performance in highly trained runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Borrani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto E. Minetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-017-0761-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (18), pp.2045-2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2018.1434747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837658v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold water immersion after exercise: recent data and perspectives on “kaumatherapy”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+                <w:t xml:space="preserve">AMP-activated protein kinase stabilizes FOXO3 in primary myotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp274169⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499 (3), pp.493-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.03.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714324v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy regulation in human skeletal muscle during exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mitophagy flux in skeletal muscle during chronic contractile activity and ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 594 (18), pp.5053-5054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP272993⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 596 (16), pp.3461-3462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP276580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714113v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on: &amp;quot;How Biomechanical Improvements in Running Economy Could Break the 2-Hour Marathon Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto E. Minetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (11), pp.2403 - 2404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-017-0761-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01824279v1</w:t>
+                <w:t xml:space="preserve">hal-01837658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Responses to Resistance Training in an Animal Experiment Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+                <w:t xml:space="preserve">Cold water immersion after exercise: recent data and perspectives on “kaumatherapy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Méline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, 7 p. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595 (9), pp.2783-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jp274169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140860v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy and protein turnover signaling in slow-twitch muscle during exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+                <w:t xml:space="preserve">Autophagy regulation in human skeletal muscle during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M J Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (7), pp.1314-1325. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 594 (18), pp.5053-5054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP272993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837569v1</w:t>
+                <w:t xml:space="preserve">hal-03714113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoxO transcription factors: their roles in the maintenance of skeletal muscle homeostasis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronic clenbuterol treatment compromises force production without directly altering skeletal muscle contractile machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-013-1513-z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (8), pp.ePUB. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2014.287060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837567v1</w:t>
+                <w:t xml:space="preserve">hal-01824279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy is essential to support skeletal muscle plasticity in response to endurance exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Modeling the Responses to Resistance Training in an Animal Experiment Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony G. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00187.2014⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/914860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01837580v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute supra-therapeutic oral terbutaline administration has no ergogenic effect in non-asthmatic athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Autophagy and protein turnover signaling in slow-twitch muscle during exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2447-0⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (7), pp.1314-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01837561v1</w:t>
+                <w:t xml:space="preserve">hal-01837569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eIF3f: A central regulator of the antagonism atrophy/hypertrophy in skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">FoxO transcription factors: their roles in the maintenance of skeletal muscle homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2013.06.001⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (9), pp.1657 - 1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-013-1513-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837562v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling training response in elite female gymnasts and optimal strategies of overload training and taper</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophagy is essential to support skeletal muscle plasticity in response to endurance exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M. J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin B. Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2013.786183⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (8), pp.R956-R969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00187.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01837563v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergogenic effects of β2 agonists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">eIF3f: A central regulator of the antagonism atrophy/hypertrophy in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Csibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lagirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sm.077.0029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (10), pp.2158 - 2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643532v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPK pomotes skeletal muscle autophagy through activation of forkhead foxO3a and interaction with Ulk1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Acute supra-therapeutic oral terbutaline administration has no ergogenic effect in non-asthmatic athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Borrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Amelie Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Le Mieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Lecoultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcb.23399⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (2), pp.411 - 418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2447-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651677v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling training response in elite female gymnasts and optimal strategies of overload training and taper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Fabre-Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (14), pp.1510 - 1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2013.786183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergogenic effects of β2 agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sm.077.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of AMP-activated protein kinase in the coordination of skeletal muscle turnover and energy homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Csibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 303 (5), pp.C475-C485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00125.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMPK pomotes skeletal muscle autophagy through activation of forkhead foxO3a and interaction with Ulk1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amfredo Csobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.695-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.23399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The translation regulatory subunit eIF3f controls the kinase-dependent mTOR signaling required for muscle differentiation and hypertrophy in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Leibovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), pp.e8994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0008994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4303,525 +4817,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'activité du facteur d'initiation de la traduction eIF3f dans les myoblastes C2C12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle central de l'AMPK dans la régulation du turnover protéique squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la masse musculaire par l’AMPK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès International de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France. 697 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4831,641 +5345,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">501 EP041 – Heat therapy during immobilization and rehabilitation: a proactive approach to preventing muscle atrophy and strength loss upon return to sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ihsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. IOC World Conference on Prevention of Injury and Illness in Sport.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Monaco, France. BMJ Publishing Group Ltd and British Association of Sport and Exercise Medicine, pp.A93.2-A94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bjsports-2024-IOC.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of eIF3f protein protects mouse skeletal muscle from disuse atrophy during hindlimb immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pavlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Leibovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Translational Research in Human Nutrition (ICTRNH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France. 227 (Supp 720), 2019, The 5th International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of AMPK in the regulation of skeletal muscle protein turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque "Protéolyse Cellulaire" de la Société Française de Biochimie et Biologie Moléculaire (SFBBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AMPK : chef d’orchestre de la régulation de la masse musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée de l’Ecole Doctorale Sciences du Mouvement Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 2011, 7. Journée de l’Ecole Doctorale Sciences du Mouvement Humain (JEDSMH)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autophagy, a highly regulated intracellular system essential to skeletal muscle homeostasis : role in disease, exercise and altitude exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony M.J. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muscle Cell and Tissue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 484 p., 2015, 978-953-51-2156-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/60698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la protéine kinase AMP-dépendante dans le contrôle de la masse musculaire : régulation de l’autophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Endocrinologie et métabolisme. Université Montpellier 1, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02811230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5475,105 +6151,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTICITÉ DU MUSCLE STRIE SQUELETTIQUE, ADAPTATIONS A L’EXERCICE ET MÉTHODES DE RÉCUPÉRATION : DES ASPECTS CELLULAIRES A LA PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony M.J. Sanchez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. UPVD, Université de Perpignan Via Domitia, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04818804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5720,51 +6396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dablainville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05642-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Boudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21430-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mornas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand&#8208;gravier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al&#8208;mulla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papakostas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp287777" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chamoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Lloria Varella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1339284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ihsan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Elhusseiny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241281727" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Finiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Neyroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antonietti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74083-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mj Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2416839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;line" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2259267" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Giovanna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-022-00304-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828976v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211536611666220318140844" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281984" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03361483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp279490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1504375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1434747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276580" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Minetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0761-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp274169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714113v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP272993" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000237" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1513-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B. Candau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00187.2014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Le Fur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Le Mieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lecoultre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2447-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D44A2969D297797F2AD7AE248AECDC595E0209EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837562v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagirand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2013.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fabre-Guery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.786183" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Fur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.077.0029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Leibovitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008994" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746252v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihsan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-IOC.164" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Leibovitch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-04818804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand-Gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Solsona" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Arnould" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Deriaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dablainville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Borrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05642-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mornas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Normand&#8208;gravier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Al&#8208;mulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papakostas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp287777" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Boudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-21430-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Finiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Neyroud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antonietti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M J Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74083-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sabater Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mj Sanchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2416839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.16044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chamoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Lloria Varella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2024.1339284" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Labidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Mtibaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ihsan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabi Elhusseiny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23259671241281727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Mccann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Cristini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Law" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seo Yun Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01504-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;line" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2259267" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP283661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Giovanna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40101-022-00304-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2211536611666220318140844" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281984" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280423" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03361483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M. J. Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp279490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lionne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Pagano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1494909" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1504375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278533" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2018.1434747" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.03.176" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK0XS4FG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276580" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Minetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0761-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp274169" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP272993" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony M.J. Sanchez Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.287060" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony G. Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/914860" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1513-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin B. Candau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00187.2014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837562v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagirand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2013.06.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amelie Le Fur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Le Mieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Lecoultre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2447-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D44A2969D297797F2AD7AE248AECDC595E0209EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galbes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fabre-Guery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Douillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.786183" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Fur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.077.0029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652061v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00125.2012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Leibovitch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008994" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04818950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihsan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2024-IOC.164" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Leibovitch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/324343.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/60698" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-04818804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>