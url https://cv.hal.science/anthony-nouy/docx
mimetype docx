--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -191,235 +191,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moment approach for entropy solutions of parameter-dependent hyperbolic conservation laws</w:t>
+                <w:t xml:space="preserve">Moment-SoS Methods for Optimal Transport Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cardoen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Swann Marx</w:t>
+                <w:t xml:space="preserve">Olga Mula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 156, pp.1289-1324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-024-01428-5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 156 (4), pp.1541-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-024-01422-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218591v3</w:t>
+                <w:t xml:space="preserve">hal-03919946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moment-SoS Methods for Optimal Transport Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A moment approach for entropy solutions of parameter-dependent hyperbolic conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Mula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 156 (4), pp.1541-1578. </w:t>
+              <w:t xml:space="preserve">, 2024, 156, pp.1289-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-024-01422-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-024-01428-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919946v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218591v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionary-based model reduction for state estimation</w:t>
               </w:r>
@@ -893,1119 +893,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted optimal weighted least-squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Haberstich</w:t>
+                <w:t xml:space="preserve">A PAC algorithm in relative precision for bandit problem with costly sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3710⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.161-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00186-022-00769-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562188v1</w:t>
+                <w:t xml:space="preserve">hal-03139679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with tree tensor networks: complexity estimates and model selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+                <w:t xml:space="preserve">Boosted optimal weighted least-squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Haberstich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/21-BEJ1371⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.1281-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889655v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEARNING HIGH-DIMENSIONAL PROBABILITY DISTRIBUTIONS USING TREE TENSOR NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (5), pp.47-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2022034340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based numerical method for stochastic homogenisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ayoul-Guilmard</w:t>
+                <w:t xml:space="preserve">Learning with tree tensor networks: complexity estimates and model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.910 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/21-BEJ1371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1191221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899835v1</w:t>
+                <w:t xml:space="preserve">hal-02889655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC algorithm in relative precision for bandit problem with costly sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensor-based numerical method for stochastic homogenisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Macherey</w:t>
+                <w:t xml:space="preserve">Quentin Ayoul-Guilmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.161-185. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.36-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00186-022-00769-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1191221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139679v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
+                <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part II: minimal residual methods and dictionary-based approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Falco</w:t>
+                <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-020-09836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458048v1</w:t>
+                <w:t xml:space="preserve">hal-02562161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Falco</w:t>
+                <w:t xml:space="preserve">Approximation of Smoothness Classes by Deep Rectifier Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp.3032-3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1360657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521748v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Smoothness Classes by Deep Rectifier Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Ali</w:t>
+                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (6), pp.3032-3051. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (14), pp.1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1360657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909881v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part II: minimal residual methods and dictionary-based approximation</w:t>
+                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Balabanov</w:t>
+                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (26), </w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10444-020-09836-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562161v1</w:t>
+                <w:t xml:space="preserve">hal-02458048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part II</w:t>
+                <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Analysis und ihre Anwendungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (4), pp.371-394. </w:t>
+              <w:t xml:space="preserve">, 2020, 39, pp.349-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/ZAA/1664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/ZAA/1663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562141v1</w:t>
+                <w:t xml:space="preserve">hal-01899833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part I</w:t>
+                <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Analysis und ihre Anwendungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39, pp.349-369. </w:t>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.371-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/ZAA/1663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/ZAA/1664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899833v1</w:t>
+                <w:t xml:space="preserve">hal-02562141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rank approximation of linear parabolic equations by space-time tensor Galerkin methods</w:t>
               </w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part I: Galerkin methods and error estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,209 +2193,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order principal component analysis for the approximation of tensors in tree-based low-rank formats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Dirac-Frenkel Variational Principle on Tensor Banach Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falcó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hackbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-018-1017-8⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.159-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-018-9381-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521759v1</w:t>
+                <w:t xml:space="preserve">hal-01457079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dirac-Frenkel Variational Principle on Tensor Banach Spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-order principal component analysis for the approximation of tensors in tree-based low-rank formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.159-204. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (3), pp.743-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-018-9381-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-018-1017-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457079v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly intrusive low-rank approximation method for nonlinear parameter-dependent equations</w:t>
               </w:r>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical model reduction method for solving parameter-dependent dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection based model order reduction methods for the estimation of vector-valued variables of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3051,261 +3051,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A least-squares method for sparse low rank approximation of multivariate functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To Be or Not to be Intrusive? The Solution of Parametric and Stochastic Equations — Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+                <w:t xml:space="preserve">Dishi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Lebrun</w:t>
+                <w:t xml:space="preserve">Hermann G. Matthies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/13091899X⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (1), pp.A347 - A368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140969063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861913v1</w:t>
+                <w:t xml:space="preserve">hal-01899842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Be or Not to be Intrusive? The Solution of Parametric and Stochastic Equations — Proper Generalized Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+                <w:t xml:space="preserve">A least-squares method for sparse low rank approximation of multivariate functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dishi Liu</w:t>
+                <w:t xml:space="preserve">Régis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann G. Matthies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+                <w:t xml:space="preserve">Prashant Rai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (1), pp.A347 - A368. </w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.897-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140969063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/13091899X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899842v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction based on Proper Generalized Decomposition for the Stochastic steady incompressible Navier-Stokes equations</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,64 +3837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dishi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann G. Matthies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale method with patch for the solution of stochastic partial differential equations with localized uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,563 +4160,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition for Nonlinear Convex Problems in Tensor Banach Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Falco</w:t>
+                <w:t xml:space="preserve">Model Order Reduction based on Proper Generalized Decomposition for the Propagation of Uncertainties in Structural Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (3), pp.503-530. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.241--268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-011-0437-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.3249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609108v1</w:t>
+                <w:t xml:space="preserve">hal-00603342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Order Reduction based on Proper Generalized Decomposition for the Propagation of Uncertainties in Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition for Nonlinear Convex Problems in Tensor Banach Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (3), pp.503-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-011-0437-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3249⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00603342v1</w:t>
+                <w:t xml:space="preserve">hal-00609108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proper Generalized Decomposition for the solution of elliptic problems in abstract form by using a functional Eckart-Young approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fictitious domain method and separated representations for the solution of boundary value problems on uncertain parameterized domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (45-46), pp.3066-3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461094v2</w:t>
+                <w:t xml:space="preserve">hal-00662564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictitious domain method and separated representations for the solution of boundary value problems on uncertain parameterized domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proper Generalized Decomposition for the solution of elliptic problems in abstract form by using a functional Eckart-Young approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Safatly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 376 (2), pp.469-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662564v1</w:t>
+                <w:t xml:space="preserve">hal-00461094v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori model reduction through Proper Generalized Decomposition for solving time-dependent partial differential equations</w:t>
+                <w:t xml:space="preserve">Identification of multi-modal random variables through mixtures of polynomial chaos expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 199 (23-24), pp.1603-1626. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (12), pp.698-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455635v1</w:t>
+                <w:t xml:space="preserve">hal-00521932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of multi-modal random variables through mixtures of polynomial chaos expansions</w:t>
+                <w:t xml:space="preserve">A priori model reduction through Proper Generalized Decomposition for solving time-dependent partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338 (12), pp.698-703. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (23-24), pp.1603-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521932v1</w:t>
+                <w:t xml:space="preserve">hal-00455635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalized Decompositions and separated representations for the numerical solution of high dimensional stochastic problems</w:t>
               </w:r>
@@ -4877,118 +4877,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Spectral Decomposition for Stochastic Non Linear Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 228 (1), pp.202-235. </w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.409-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366630v1</w:t>
+                <w:t xml:space="preserve">hal-01005279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Computational Strategy with Time-Space Homogenization for Heterogeneous Materials</w:t>
               </w:r>
@@ -5059,693 +5072,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in spectral stochastic methods for the numerical solution of stochastic partial differential equations</w:t>
+                <w:t xml:space="preserve">Generalized Spectral Decomposition for Stochastic Non Linear Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (1), pp.202-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366636v1</w:t>
+                <w:t xml:space="preserve">hal-00366630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (2), pp.127-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in spectral stochastic methods for the numerical solution of stochastic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.251-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005279v1</w:t>
+                <w:t xml:space="preserve">hal-00366636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An eXtended Stochastic Finite Element Method for solving stochastic partial differential equations on random domains</w:t>
+                <w:t xml:space="preserve">Generalized spectral decomposition method for solving stochastic finite element equations: invariant subspace problem and dedicated algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 197 (51-52), pp.4663-4682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 197 (51-52), pp.4718-4736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366617v1</w:t>
+                <w:t xml:space="preserve">hal-00366613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized spectral decomposition method for solving stochastic finite element equations: invariant subspace problem and dedicated algorithms</w:t>
+                <w:t xml:space="preserve">An eXtended Stochastic Finite Element Method for solving stochastic partial differential equations on random domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 197 (51-52), pp.4718-4736. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 197 (51-52), pp.4663-4682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.06.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00366613v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-SFEM, a computational technique based on X-FEM to deal with random shapes</w:t>
+                <w:t xml:space="preserve">Méthode de construction de bases spectrales généralisées pour l'approximation de problèmes stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (2), pp.277-293. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (3), pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.16.277-293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca:2007050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368060v1</w:t>
+                <w:t xml:space="preserve">hal-01007031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de construction de bases spectrales généralisées pour l'approximation de problèmes stochastiques</w:t>
+                <w:t xml:space="preserve">X-SFEM, a computational technique based on X-FEM to deal with random shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (3), pp.283-288. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2), pp.277-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2007050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/remn.16.277-293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007031v1</w:t>
+                <w:t xml:space="preserve">hal-00368060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized spectral decomposition technique to solve a class of linear stochastic partial differential equations</w:t>
               </w:r>
@@ -6757,294 +6757,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sampling for stochastic and natural gradient descent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+                <w:t xml:space="preserve">Almost-sure quasi-optimal approximation in reproducing kernel Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785511v1</w:t>
+                <w:t xml:space="preserve">hal-04785505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost-sure quasi-optimal approximation in reproducing kernel Hilbert spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal sampling for stochastic and natural gradient descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785505v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted sparsity and sparse tensor networks for least squares approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Trunschke</w:t>
+                <w:t xml:space="preserve">Preconditioners for model order reduction by interpolation and random sketching of operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385061v1</w:t>
+                <w:t xml:space="preserve">hal-03919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Multivariate Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7053,413 +7040,426 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted least-squares approximation with determinantal point processes and generalized volume sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted sparsity and sparse tensor networks for least squares approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Trunschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385090v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioners for model order reduction by interpolation and random sketching of operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted least-squares approximation with determinantal point processes and generalized volume sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919901v1</w:t>
+                <w:t xml:space="preserve">hal-04385090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation with Tensor Networks. Part II: Approximation Rates for Smoothness Classes</w:t>
+                <w:t xml:space="preserve">Approximation with Tensor Networks. Part I: Approximation Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889657v1</w:t>
+                <w:t xml:space="preserve">hal-02889656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation with Tensor Networks. Part I: Approximation Spaces</w:t>
+                <w:t xml:space="preserve">Approximation with Tensor Networks. Part II: Approximation Rates for Smoothness Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889656v1</w:t>
+                <w:t xml:space="preserve">hal-02889657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with tree-based tensor formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7477,51 +7477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Structures in Tensor Representations (Final Release)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hackbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Tensor Product Approximations based on Penalized Best Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7809,51 +7809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01422-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-024-10129-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09620-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bachmayr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.01474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Haberstich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1415911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919920v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falc&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hackbusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-023-01315-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2022034340" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ayoul-Guilmard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191221" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1360657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Balabanov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09836-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562141v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668316v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boiveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09725-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1017-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falc&#243;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hackbusch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9381-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-0177-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2010133051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishi Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tamellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120878999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boucinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792514000072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvinenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130942802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0437-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461094v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455635v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9054-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.2-3.151" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.277-293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007050" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366619v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v2.i4.40" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00341-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLXSRN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00406-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01514-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Soffo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Trunschke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eigel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861916v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-024-10129-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09620-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bachmayr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.01474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Haberstich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1415911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919920v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falc&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hackbusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-023-01315-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2022034340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ayoul-Guilmard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Balabanov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09836-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1360657" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668316v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boiveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09725-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falc&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hackbusch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9381-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1017-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-0177-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2010133051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tamellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120878999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boucinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792514000072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvinenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130942802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0437-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461094v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9054-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.2-3.151" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.277-293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366619v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v2.i4.40" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00341-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLXSRN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00406-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01514-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Soffo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Trunschke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385183v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eigel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861916v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>