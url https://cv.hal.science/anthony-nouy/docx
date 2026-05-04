--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -490,222 +490,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Univariate Functions</w:t>
+                <w:t xml:space="preserve">Approximation by tree tensor networks in high dimensions: Sobolev and compositional functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Ali</w:t>
+                <w:t xml:space="preserve">Markus Bachmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructive Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00365-023-09620-w⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.405-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.01474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385174v1</w:t>
+                <w:t xml:space="preserve">hal-04385142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation by tree tensor networks in high dimensions: Sobolev and compositional functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Bachmayr</w:t>
+                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Univariate Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), pp.405-428. </w:t>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.463-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.01474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00365-023-09620-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385142v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active learning of tree tensor networks using optimal least-squares</w:t>
               </w:r>
@@ -893,967 +893,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC algorithm in relative precision for bandit problem with costly sampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Macherey</w:t>
+                <w:t xml:space="preserve">Boosted optimal weighted least-squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Haberstich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00186-022-00769-x⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.1281-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139679v1</w:t>
+                <w:t xml:space="preserve">hal-02562188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted optimal weighted least-squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Haberstich</w:t>
+                <w:t xml:space="preserve">Learning with tree tensor networks: complexity estimates and model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3710⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.910 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/21-BEJ1371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562188v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEARNING HIGH-DIMENSIONAL PROBABILITY DISTRIBUTIONS USING TREE TENSOR NETWORKS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Grelier</w:t>
+                <w:t xml:space="preserve">Tensor-based numerical method for stochastic homogenisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ayoul-Guilmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Lebrun</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2022034340⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.36-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1191221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919932v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with tree tensor networks: complexity estimates and model selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+                <w:t xml:space="preserve">LEARNING HIGH-DIMENSIONAL PROBABILITY DISTRIBUTIONS USING TREE TENSOR NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/21-BEJ1371⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2022034340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889655v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based numerical method for stochastic homogenisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PAC algorithm in relative precision for bandit problem with costly sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ayoul-Guilmard</w:t>
+                <w:t xml:space="preserve">Arthur Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (1), pp.36-71. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.161-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1191221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00186-022-00769-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899835v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part II: minimal residual methods and dictionary-based approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Balabanov</w:t>
+                <w:t xml:space="preserve">Approximation of Smoothness Classes by Deep Rectifier Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-020-09836-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp.3032-3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1360657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562161v1</w:t>
+                <w:t xml:space="preserve">hal-02909881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Smoothness Classes by Deep Rectifier Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Ali</w:t>
+                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (6), pp.3032-3051. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (14), pp.1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1360657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909881v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (14), pp.1669. </w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521748v1</w:t>
+                <w:t xml:space="preserve">hal-02458048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
+                <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part II: minimal residual methods and dictionary-based approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Falco</w:t>
+                <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10444-020-09836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458048v1</w:t>
+                <w:t xml:space="preserve">hal-02562161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part I: Galerkin methods and error estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,209 +2193,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dirac-Frenkel Variational Principle on Tensor Banach Spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-order principal component analysis for the approximation of tensors in tree-based low-rank formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-018-9381-4⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (3), pp.743-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-018-1017-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457079v1</w:t>
+                <w:t xml:space="preserve">hal-01521759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order principal component analysis for the approximation of tensors in tree-based low-rank formats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Dirac-Frenkel Variational Principle on Tensor Banach Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falcó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hackbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (3), pp.743-789. </w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.159-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-018-1017-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10208-018-9381-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521759v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly intrusive low-rank approximation method for nonlinear parameter-dependent equations</w:t>
               </w:r>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical model reduction method for solving parameter-dependent dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection based model order reduction methods for the estimation of vector-valued variables of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3506,326 +3506,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random fields representations for stochastic elliptic boundary value problems and statistical inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zahm</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2014019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.339-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792514000072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861914v1</w:t>
+                <w:t xml:space="preserve">hal-00945639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-rank approximate inverse for preconditioning tensor-structured linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+                <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Legrain</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (4), pp.A1850-A1870. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.1777-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130918137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2014019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007458v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random fields representations for stochastic elliptic boundary value problems and statistical inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-rank approximate inverse for preconditioning tensor-structured linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Soize</w:t>
+                <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (3), pp.339-373. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (4), pp.A1850-A1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0956792514000072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130918137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945639v1</w:t>
+                <w:t xml:space="preserve">hal-01007458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Be or Not to Be Intrusive? The Solution of Parametric and Stochastic Equations---the “Plain Vanilla” Galerkin Case</w:t>
               </w:r>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cartraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4269,51 +4269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalized Decomposition for Nonlinear Convex Problems in Tensor Banach Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4464,51 +4464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proper Generalized Decomposition for the solution of elliptic problems in abstract form by using a functional Eckart-Young approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4877,486 +4877,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a Computational Strategy with Time-Space Homogenization for Heterogeneous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2-3), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/JMBM.2009.19.2-3.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005279v1</w:t>
+                <w:t xml:space="preserve">hal-02163502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Computational Strategy with Time-Space Homogenization for Heterogeneous Materials</w:t>
+                <w:t xml:space="preserve">Generalized Spectral Decomposition for Stochastic Non Linear Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (2-3), pp.115-124. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (1), pp.202-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/JMBM.2009.19.2-3.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163502v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Spectral Decomposition for Stochastic Non Linear Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.09.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (2), pp.127-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366630v1</w:t>
+                <w:t xml:space="preserve">hal-00366640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in spectral stochastic methods for the numerical solution of stochastic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.251-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366640v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in spectral stochastic methods for the numerical solution of stochastic partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366636v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized spectral decomposition method for solving stochastic finite element equations: invariant subspace problem and dedicated algorithms</w:t>
               </w:r>
@@ -5939,51 +5939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Computational Strategy With Time and Space Homogenization: A Radial-Type Approximation Technique for Solving Microproblems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Multiscale Computational Strategy with Time and Space Homogenization for Structural Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6114,222 +6114,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Computational Approach for Contact Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">A multiscale computational method with time and space homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-7825(02)00406-1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (10), pp.683-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01514-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366657v1</w:t>
+                <w:t xml:space="preserve">hal-00368145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale computational method with time and space homogenization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">A Multiscale Computational Approach for Contact Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 330 (10), pp.683-689. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 191 (43), pp.4869-4891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01514-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(02)00406-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368145v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6682,758 +6682,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sampling for least squares approximation with general dictionaries</w:t>
+                <w:t xml:space="preserve">Almost-sure quasi-optimal approximation in reproducing kernel Hilbert spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785502v1</w:t>
+                <w:t xml:space="preserve">hal-04785505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost-sure quasi-optimal approximation in reproducing kernel Hilbert spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal sampling for stochastic and natural gradient descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785505v1</w:t>
+                <w:t xml:space="preserve">hal-04785511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sampling for stochastic and natural gradient descent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal sampling for least squares approximation with general dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Trunschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gruhlke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04785511v1</w:t>
+                <w:t xml:space="preserve">hal-04785502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioners for model order reduction by interpolation and random sketching of operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Balabanov</w:t>
+                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Multivariate Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919901v1</w:t>
+                <w:t xml:space="preserve">hal-04385183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Multivariate Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Ali</w:t>
+                <w:t xml:space="preserve">Weighted sparsity and sparse tensor networks for least squares approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eigel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385183v1</w:t>
+                <w:t xml:space="preserve">hal-04385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted sparsity and sparse tensor networks for least squares approximation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted least-squares approximation with determinantal point processes and generalized volume sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Eigel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04385061v1</w:t>
+                <w:t xml:space="preserve">hal-04385090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted least-squares approximation with determinantal point processes and generalized volume sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preconditioners for model order reduction by interpolation and random sketching of operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Balabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385090v1</w:t>
+                <w:t xml:space="preserve">hal-03919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation with Tensor Networks. Part I: Approximation Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Approximation with Tensor Networks. Part II: Approximation Rates for Smoothness Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889656v1</w:t>
+                <w:t xml:space="preserve">hal-02889657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation with Tensor Networks. Part II: Approximation Rates for Smoothness Classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Approximation with Tensor Networks. Part I: Approximation Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889657v1</w:t>
+                <w:t xml:space="preserve">hal-02889656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with tree-based tensor formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Structures in Tensor Representations (Final Release)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hackbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Tensor Product Approximations based on Penalized Best Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7809,51 +7809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-024-10129-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09620-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bachmayr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.01474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Haberstich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1415911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919920v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falc&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hackbusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-023-01315-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2022034340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ayoul-Guilmard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Balabanov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09836-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1360657" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668316v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boiveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09725-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falc&#243;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hackbusch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9381-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521759v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1017-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-0177-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2010133051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tamellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120878999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boucinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945639v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792514000072" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvinenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130942802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0437-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461094v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9054-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.2-3.151" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.277-293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366619v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v2.i4.40" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00341-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLXSRN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00406-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01514-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Soffo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Trunschke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385183v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eigel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861916v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-024-10129-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bachmayr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.01474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09620-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Haberstich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1415911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919920v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falc&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hackbusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-023-01315-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ayoul-Guilmard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2022034340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1360657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Balabanov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09836-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668316v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boiveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09725-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1017-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falc&#243;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hackbusch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9381-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-0177-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2010133051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tamellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120878999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boucinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792514000072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvinenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130942802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0437-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461094v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9054-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.2-3.151" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.277-293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366619v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v2.i4.40" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00341-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLXSRN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368145v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01514-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00406-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Soffo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Trunschke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385061v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eigel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861916v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>