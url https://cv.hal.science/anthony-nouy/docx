--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -490,222 +490,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation by tree tensor networks in high dimensions: Sobolev and compositional functions</w:t>
+                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Univariate Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Bachmayr</w:t>
+                <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.01474⟩</w:t>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.463-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00365-023-09620-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385142v1</w:t>
+                <w:t xml:space="preserve">hal-04385174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Univariate Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation by tree tensor networks in high dimensions: Sobolev and compositional functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bachmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+                <w:t xml:space="preserve">Reinhold Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructive Approximation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (2), pp.463-544. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.405-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00365-023-09620-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.01474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385174v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active learning of tree tensor networks using optimal least-squares</w:t>
               </w:r>
@@ -893,967 +893,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted optimal weighted least-squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Haberstich</w:t>
+                <w:t xml:space="preserve">A PAC algorithm in relative precision for bandit problem with costly sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Macherey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3710⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.161-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00186-022-00769-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562188v1</w:t>
+                <w:t xml:space="preserve">hal-03139679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with tree tensor networks: complexity estimates and model selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+                <w:t xml:space="preserve">Boosted optimal weighted least-squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Haberstich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/21-BEJ1371⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91, pp.1281-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889655v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-based numerical method for stochastic homogenisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ayoul-Guilmard</w:t>
+                <w:t xml:space="preserve">LEARNING HIGH-DIMENSIONAL PROBABILITY DISTRIBUTIONS USING TREE TENSOR NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2022034340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1191221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899835v1</w:t>
+                <w:t xml:space="preserve">hal-03919932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEARNING HIGH-DIMENSIONAL PROBABILITY DISTRIBUTIONS USING TREE TENSOR NETWORKS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Grelier</w:t>
+                <w:t xml:space="preserve">Learning with tree tensor networks: complexity estimates and model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.910 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/21-BEJ1371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2022034340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03919932v1</w:t>
+                <w:t xml:space="preserve">hal-02889655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC algorithm in relative precision for bandit problem with costly sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensor-based numerical method for stochastic homogenisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Macherey</w:t>
+                <w:t xml:space="preserve">Quentin Ayoul-Guilmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, pp.161-185. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.36-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00186-022-00769-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1191221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139679v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Smoothness Classes by Deep Rectifier Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Ali</w:t>
+                <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part II: minimal residual methods and dictionary-based approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1360657⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-020-09836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909881v1</w:t>
+                <w:t xml:space="preserve">hal-02562161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Falco</w:t>
+                <w:t xml:space="preserve">Approximation of Smoothness Classes by Deep Rectifier Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (14), pp.1669. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (6), pp.3032-3051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1360657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521748v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principal bundle structure of matrix manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (14), pp.1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math9141669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458048v1</w:t>
+                <w:t xml:space="preserve">hal-01521748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part II: minimal residual methods and dictionary-based approximation</w:t>
+                <w:t xml:space="preserve">A new splitting algorithm for dynamical low-rank approximation motivated by the fibre bundle structure of matrix manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Balabanov</w:t>
+                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (26), </w:t>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10444-020-09836-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10543-021-00884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562161v1</w:t>
+                <w:t xml:space="preserve">hal-02458048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular Value Decomposition in Sobolev Spaces: Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2108,51 +2108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized linear algebra for model reduction. Part I: Galerkin methods and error estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical model reduction method for solving parameter-dependent dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection based model order reduction methods for the estimation of vector-valued variables of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3603,51 +3603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tensor approximation method based on ideal minimal residual formulations for the solution of high-dimensional problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud-Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,51 +4269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalized Decomposition for Nonlinear Convex Problems in Tensor Banach Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4464,51 +4464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proper Generalized Decomposition for the solution of elliptic problems in abstract form by using a functional Eckart-Young approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4877,486 +4877,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Computational Strategy with Time-Space Homogenization for Heterogeneous Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/JMBM.2009.19.2-3.151⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163502v1</w:t>
+                <w:t xml:space="preserve">hal-01005279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Spectral Decomposition for Stochastic Non Linear Problems</w:t>
+                <w:t xml:space="preserve">On a Computational Strategy with Time-Space Homogenization for Heterogeneous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 228 (1), pp.202-235. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanical Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2-3), pp.115-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JMBM.2009.19.2-3.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366630v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Spectral Decomposition for Stochastic Non Linear Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 228 (1), pp.202-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366640v1</w:t>
+                <w:t xml:space="preserve">hal-00366630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in spectral stochastic methods for the numerical solution of stochastic partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of random shapes from images through polynomial chaos expansion of random level-set functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (2), pp.127-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366636v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ROC curves for inspection of random fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in spectral stochastic methods for the numerical solution of stochastic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.251-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2009.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005279v1</w:t>
+                <w:t xml:space="preserve">hal-00366636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized spectral decomposition method for solving stochastic finite element equations: invariant subspace problem and dedicated algorithms</w:t>
               </w:r>
@@ -5939,51 +5939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Computational Strategy With Time and Space Homogenization: A Radial-Type Approximation Technique for Solving Microproblems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Multiscale Computational Strategy with Time and Space Homogenization for Structural Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6114,222 +6114,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale computational method with time and space homogenization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A Multiscale Computational Approach for Contact Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01514-0⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 191 (43), pp.4869-4891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(02)00406-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368145v1</w:t>
+                <w:t xml:space="preserve">hal-00366657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Computational Approach for Contact Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A multiscale computational method with time and space homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 191 (43), pp.4869-4891. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (10), pp.683-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-7825(02)00406-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01514-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366657v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6682,758 +6682,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost-sure quasi-optimal approximation in reproducing kernel Hilbert spaces</w:t>
+                <w:t xml:space="preserve">Optimal sampling for least squares approximation with general dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785505v1</w:t>
+                <w:t xml:space="preserve">hal-04785502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sampling for stochastic and natural gradient descent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+                <w:t xml:space="preserve">Almost-sure quasi-optimal approximation in reproducing kernel Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785511v1</w:t>
+                <w:t xml:space="preserve">hal-04785505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sampling for least squares approximation with general dictionaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal sampling for stochastic and natural gradient descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gruhlke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Trunschke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785502v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Multivariate Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Ali</w:t>
+                <w:t xml:space="preserve">Preconditioners for model order reduction by interpolation and random sketching of operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Balabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385183v1</w:t>
+                <w:t xml:space="preserve">hal-03919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted sparsity and sparse tensor networks for least squares approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Trunschke</w:t>
+                <w:t xml:space="preserve">Approximation Theory of Tree Tensor Networks: Tensorized Multivariate Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385061v1</w:t>
+                <w:t xml:space="preserve">hal-04385183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted least-squares approximation with determinantal point processes and generalized volume sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weighted sparsity and sparse tensor networks for least squares approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Trunschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Eigel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385090v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioners for model order reduction by interpolation and random sketching of operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted least-squares approximation with determinantal point processes and generalized volume sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919901v1</w:t>
+                <w:t xml:space="preserve">hal-04385090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation with Tensor Networks. Part II: Approximation Rates for Smoothness Classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approximation with Tensor Networks. Part I: Approximation Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889657v1</w:t>
+                <w:t xml:space="preserve">hal-02889656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation with Tensor Networks. Part I: Approximation Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Approximation with Tensor Networks. Part II: Approximation Rates for Smoothness Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889656v1</w:t>
+                <w:t xml:space="preserve">hal-02889657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with tree-based tensor formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7477,51 +7477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Structures in Tensor Representations (Final Release)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hackbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Tensor Product Approximations based on Penalized Best Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7809,51 +7809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-024-10129-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bachmayr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.01474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09620-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Haberstich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1415911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919920v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falc&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hackbusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-023-01315-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ayoul-Guilmard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2022034340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1360657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Balabanov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09836-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668316v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boiveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09725-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1017-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falc&#243;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hackbusch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9381-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-0177-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2010133051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tamellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120878999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boucinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792514000072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvinenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130942802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0437-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461094v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9054-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163502v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.2-3.151" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.277-293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366619v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v2.i4.40" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00341-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLXSRN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368145v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01514-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00406-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Soffo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Trunschke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385183v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385061v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eigel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861916v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01422-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-024-10129-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09620-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bachmayr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Schneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.01474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Haberstich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1415911" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919920v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falc&#243;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Hackbusch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-023-01315-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud-Friess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Macherey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00186-022-00769-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2022034340" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1371" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ayoul-Guilmard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191221" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Balabanov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-020-09836-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1360657" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Falco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9141669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-021-00884-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1663" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ZAA/1664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668316v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boiveau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-019-09725-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-1017-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falc&#243;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hackbusch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-018-9381-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1136924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-018-0177-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507489v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pled" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1071493" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M106385X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2010133051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dishi Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Rai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13091899X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tamellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120878999" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boucinha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.01.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soize" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792514000072" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2014019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Legrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvinenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130942802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.10.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Safatly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3249" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3D9BFEF22E2BFD4345D95F500BC7777CC857D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-011-0437-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461094v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9054-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2865" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55AE51B738D8C89D9F7245A89486533CD924C1E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2009.01.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.2-3.151" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2546" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLNFS4XK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.277-293" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366619v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v2.i4.40" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366648v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00341-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JLXSRN6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Loiseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00406-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01514-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bensalah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Soffo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Trunschke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785511v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385183v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Eigel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861916v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577942v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>