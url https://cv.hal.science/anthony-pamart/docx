--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'Études Hors Classe et Directeur d'Unité adjoint (DUa)  UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3724-4829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25401318X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mis à jour le 23 janvier 2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En bref :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte de formation diplômé avec grande distinction de la Faculté d'Architecture de l'Université Libre de Bruxelles en Belgique, avec une spécialisation en numérisation 3D du patrimoine bâti, au sein du laboratoire AlICe. Après quelques contrats en recherche appliquée dans le domaine de l'architecture et de la muséographie, j'obtiens en 2013 une bourse de recherche du Centre d'Études Khmères (CKS) et de l'Institut national des langues et civilisations orientales (INALCO) pour effectuer un séjour à l'École Française d'Extrême-Orient (EFEO) de Siem Reap au Cambodge pour développer des protocoles photogrammétriques dédiés au contexte archéologique des temples d'Angkor.En 2014, je rejoins le laboratoire &amp;quot;Modèles et simulations pour l'Architecture et le Patrimoine&amp;quot; à Marseille (UMR 3495 CNRS/MCC) dirigé par Livio de Luca par le biais d'une bourse du programme européen LEONARDO pour travailler sur l'analyse de forme architecturale en support des travaux de David Lo Buglio, chercheur associé au MAP-GAMSAU.En 2015, je suis reçu au concours CNRS en tant qu'ingénieur d'études responsable de l'acquisition, du traitement et de l'analyse des données 3D. Depuis mon recrutement, je suis impliqué dans les projets de recherche du laboratoire à l'échelle nationale et internationale. Ces expériences m'ont valu d'être invité au sein de différents comités de lecture (SFPT - CIPA - ISPRS - JOCCH - DAACH) et officie depuis 2020 en tant qu'éditeur associé pour la revue scientifique &amp;quot;Journal of Cultural Heritage&amp;quot;.Depuis 2024, je suis titulaire d'un doctorat en sciences de l'ingénieur et directeur d'unité adjoint de la nouvelle UPR 2002 MAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de prédilection concerne les activités et la chaîne opératoire de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation 2D/3D multimodale appliquée aux sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Spatialisation, fusion et enrichissement d'imagerie multimodale pour les Sciences du Patrimoine&amp;quot;, École doctorale Sciences des métiers de l'ingénieur (SMI) - ED 432, Spécialité Conception.Soutenue le 16 janvier 2024.Sous la direction de Philippe Veron (ENSAM) et Livio de Luca (MAP-CNRS)Nommé pour le prix de thèse Pierre Bezier</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-04569913</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s357459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• OPEN CNRS Innovation | COCORICO [2026-2027]| COopération, COnsilidation, Résilience et  Interopérabilité des Codes Ouverts en modélisation basée imageCoordination :  Anthony PamartRôle : Porteur scientifique du projetSite web projet : à venir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• EU-DIGITAL | 3D-4CH [2025-2028]| Online Competence Centre in 3D for Cultural HeritageCoordination :  INCEPTIONRôle : Porteur scientifique pour le laboratoire et représentant en tant que partenaire associéSite web projet : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.3d4ch-competencecentre.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• EU-INFRATECH|GRAPHIA [2025-2028]| Knowledge Graphs, AI Services and Next Generation Instrumentation for Research and Development in Social Sciences and HumanitiesCoordination :  OPERASRôle : Porteur scientifique pour le laboratoire et responsable de tâcheSite web projet : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cordis.europa.eu/project/id/101188018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• PCR Jubé [2024-2026]| Le jubé de Notre-Dame de Paris : nouvelles découvertesCoordination :  Christophe Besnier (INRAP)Rôle : Supervision des stratégies et des activités de numérisation massive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ERC| n-Dame_Heritage [2022-2026]| n-Dimensional analysis and memorisation ecosystemfor building cathedrals of knowledge in Heritage ScienceCoordination :  Livio de Luca (MAP-CNRS) ERC Advanced Grant 2021Rôle : Supervision des stratégies et des activités de numérisation des différents corpusSite web projet : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ndameheritage.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Equipex+ PATRIMEX | Espadon [2021-2028]| En Sciences du Patrimoine, l’Analyse Dynamique des Objets anciens et Numériques (21-ESRE-0050)Coordination :  Vincent Detalle (CY Cergy Paris Université)Rôle : Participant WP4 - PASTAGA (Patrimoine Architectural, Sites, Territoires Archéologiques et Grands Artéfacts) et WP7 : Données numériquesSite web WP : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espadon.net/workpackages/wp4/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Site web projet : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espadon.net/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Fondation des Sciences du Patrimoine | ANAMNESIS [2024-2025]| Prototyp</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ge Opératio</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nel d'un Système Document</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">tion par les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">étadonnées et Parado</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nées des Donné</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nstrumentales en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ciences du patrimoineCoordination :  Anthony PamartRôle : Porteur scientifique du projetSite web projet : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.map.cnrs.fr/fr/recherche/projets/anamnesis/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• CNRS QVT | MEETATEAM [2024-2025]| Initiative lauréate de l'appel Qualite et Conditions de Vie au Travail (QCVT) du CNRSCoordination : Ariane Neroulidis et Anthony PamartRôle : Co-porteur de la programmation collective des activités de team-building</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR | SESAMES [2019-2022] | Sémantisation Et Spatialisation d’Artefacts patrimoniaux Multi-Echelles : annotation 3D, Sonification et formalisation du raisonnementCoordination : Jean-Yves Blaise (MAP-CNRS)Rôle : Supervision des stratégies de relevés multimodauxSite web projet : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://anr-sesames.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR | SUMUM [2018-2022]  |Stratégie de docUmentation MUltiéchelle, multiModale du patrimoine culturel et naturelCoordination : Alamin Mansouri (ImVia - Université de Bourgogne Franche-Comté)Rôle : Supervision des stratégies de relevés photogrammétriques multimodaux, responsable de taches au sein de différents WP.Interview ANR : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/fr/actualites-de-lanr/details/news/numerisation-du-patrimoine-zoom-sur-les-nouvelles-strategies-dacquisition-et-de-traitement-develo/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Focus thématique Ministère de la Culture : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.culture.gouv.fr/fr/Thematiques/Sciences-du-patrimoine/Actualites/Pour-une-meilleure-apprehension-des-questions-de-conservation-et-de-documentation-des-aeuvres-grace-a-la-numerisation-le-projet-SUMUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Site web projet : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr-sumum.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Laboratoire International Associé Mass3DxCH [2017-2022] | Vers la numérisation 3D massive pour la documentation à grande échelle d’artefacts patrimoniauxCoordination :  Livio de Luca (MAP-CNRS)Rôle : Développement et exploration des stratégies de numérisation massive.Site web projet : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map-isti-jointlab.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• RAPID Big-3D [2016-2020] | Visualisation de grandes scènes intégrant dimension temporelle et sémantique dans le navigateur</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordination : Jonathan CHEMLA (ICONEM)Rôle : Acquisition et traitements de données 3D massiveRessource : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theartnewspaper.com/2017/06/22/french-military-funds-technology-to-document-heritage-in-conflict-zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Défi Imag’in MI Fiatlux [2016-2019] | Fusion d'ImAgerie et suivi Temporel pour L’étude de peintUres à géométrie compleXeCoordination :  Livio de Luca (MAP-CNRS) et Jean-Marc Vallet (CICRP)Site web projet : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fiatlux.gamsau.archi.fr/?page_id=7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR Monumentum [2013-2017] | Modélisation numérique et gestion de données pour la conservation des structures maçonnéesCoordination :  Livio de Luca (MAP-CNRS)Rôle : Acquistion et traitement de données 2D/3DSite web projet : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.monumentum.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• FUI Culture 3D Cloud  [2012-2015] | Une Plateforme d’informatique en Nuage pour La Numérisation 3D, la Documentation, la Conservation et la Diffusion du Patrimoine Culturel et Reconstruction 3DCoordination :  Livio de Luca (MAP-CNRS)Rôle : Définition des protocoles de traitements de données automatisés, administration de la plateforme (service discontinu depuis 2020)Présentation vidéo : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=6Bk4rkK6Al8</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ressource : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02096629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et communautés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2016 - Réprésentant du MAP au sein du Consortium 3D Humanité Numérique (anciennement Sciences Humaines et Sociales (Labélisé IR* HumaNum)Rôle : Membre du bureau restreint et animateur d'atelier thématique (Matériels /Logiciels [2016-2019], Interface MicMac [2020-2023], Modélisation Image et Synergies Logicielles Libres [2024-2028]Site web : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs3d.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2019 - Groupe de Travail &amp;quot;Données Numériques&amp;quot; du Chantier scientifique de Notre-Dame de Paris (CNRS-MC)Rôle : Participation aux activités de numérisation 3D au sein du GTNumSite web : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.notre-dame.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales et comités de lectures :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 - Membre du comité éditorial de Journal of Cultural Heritage (Elsevier) en qualité d'éditeur associé.</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/journal/journal-of-cultural-heritage/about/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024/2025 - Éditeur invité pour la special issue MDPI Heritage &amp;quot;Advanced Data Environment in Current Cultural Heritage 3D Digitization Practices&amp;quot; en collaboration avec Marco Gaiani.</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mdpi.com/journal/heritage/special_issues/V9B4343TJM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 - Membre de de comités de lectures nationaux et internationaux dont :• </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Société Française de Photogrammétrie et de Télédétection et internationaux• </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Comité International de la Photogrammétrie Architecturale• </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - International Society for Photogrammetry and Remote Sensing• </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOCCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Journal on Computing and Cultural Heritage• </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAACH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Digital Applications in Archaeology and Cultural Heritage• </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Heritage, Sensors, Remote Sensing, Architecture,  Imaging, Entropy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateaux techniques et plateformes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 - Responsable du plateau technique de numérisation 2D/3D du MAPRôle : Gestion, adminstration et évolution des ressources matérielles (prototypes, appareils photographiques, scanner-laser, etc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2022 - Co-responsable du plateau technique de prototypage rapide et de fabrication numérique (FabLab)Rôle : Gestion, adminstration et évolution des ressources matérielles (imprimantes 3D, graveuse laser, CNC, fraiseuse numérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2020 - Réprésentant du MAP au sein de E-RIHS France et EuropeRôle : Fournisseur d'accès et ressources concernant les plateforme MOLAB et DIGILABSite web : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://catalogue.e-rihs.eu/catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation / pédagogie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2024/2026 - Module d'enseignement &amp;quot;Initiation à la photogrammétrie, de la théorie à la pratique&amp;quot;. École Centrale de Nantes, Option MODVR (Licence) et REVXR (Master).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2019 - Responsable pédagogique de la formation professionnelle « Méthodes et stratégies du relevé numérique 2D / 3D appliquées aux monuments et sites patrimoniaux » labellisée par CNRS Formation Entreprise depuis 2019.</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cnrsformation.cnrs.fr/catalogue/formation/62/methodes-et-strategies-du-releve-numerique-2d3d-appliquees-aux-objets-monuments-et-sites-patrimoniaux/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 - Chargé de cours lors des enseignements &amp;quot;Patrimoine et Humanité Numérique&amp;quot; options et séminaires au sein de l’Ecole Nationale Supérieure d’Architecture de Marseille. Cours théoriques, travaux dirigés et encadrement des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2018 - Superviseur de la session « Photogrammétrie » au sein du &amp;quot;Research skills for conservation-restoration&amp;quot; du Swiss Conservation and Restauration Campus.</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.swiss-crc.ch/common-projects/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016 - Superviseur de la session « Photogrammétrie rapprochée » au sein de la Training School « Testing easily accessible spatial and spectral imaging techniques: application to wall paintings documentation and conservation » dans le cadre du projet Européen action COST-COSCH (Colourand space in Cultural heritage), Château de Germolles, 6-8 avril 2016.</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cosch.info/publications-2.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications orales sans actes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférencier invité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• LC3D24|&amp;quot;Toward synergies in open-source photogrammetry: expectations, blockers, and the MeshRoom X MicMac software prototype experiments&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 8th International ISPRS Workshop Low-Cost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brescia, Italy: 12-13 December 2024  (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lc3d.fbk.eu/#h.30sewk12kuvr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• CIC23|&amp;quot;Upraising Challenges of 3D Digitization Strategies in the Framework of the Notre-Dame de Paris Scientific Worksite&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 31st Color and Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Conférences Sorbonne Université (CICSU), Paris, 16.11.2023.• ICCV23 &amp;quot;Massive image-based digitization strategies in the framework of Notre-Dame de Paris scientific worksite&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Florent Comte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 4th International Conference on Computer Vision Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Convention Center, 03.10.2023• 3DARCH22| &amp;quot;Digital Technologies in the Scientific Action for the Restoration of Notre-dame De Paris ; In Situ Acquisition After the Fire&amp;quot;,Livio de Luca, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renato Saleri and Roxane Roussel, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 9th ISPRS / CIPA workshop on “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-4 March 2022, MAMU Congress Centre, Mantua, Italy• CRC19|&amp;quot;Multimodal 2D/3D imaging strategies for CH documentation: challenges and perspectives&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Research Skills for Conservation and Restoration, Swiss Conservation and Restoration Campus, Bern University of Applied Sciences, 04.12.2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques et séminaires :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•CICRP24|« Nouvelles approches et défis de l’imagerie multimodale pour les Sciences du Patrimoine », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons-en</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire Restauration de conservation du Patrimoine (CICRP) Marseille, 17 octobre 2024  (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.map.cnrs.fr/intervention-sur-les-nouvelles-approches-et-defis-de-limagerie-multimodale-pour-les-sciences-du-patrimoine-le-17-octobre-au-cicrp/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)HUM23 | &amp;quot;Stratégies de numérisation 3D post-incendie dans le cadre du chantier numérique et scientifique de Notre Dame de Paris&amp;quot;,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Colloque Humanistica 2023, 28.06.2023, GenèveSMNR21| &amp;quot;Défis et perspectives de la fusion d’imageries 2D/3D pour la documentation du patrimoine&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sciences du patrimoine - sciences du texte. Confrontation des méthodes. 8 avril, 18h-19h30 : « Des données à l’interprétation : quelles limites ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En ligne.DTNDP21 | &amp;quot;A lightweight and versatile photogrammetric set-up for fast and emergency digitization of fragments from the collapsed oculus&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Digital technologies in the Notre-Dame de Paris Scientific Project, 15.10.2021. En ligne avec retranscription : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://youtu.be/pSKVmaRJl8I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DMAS17 | &amp;quot;Experimenting Multiband Photogrammetric Fusion For Analysis Of Double-sided Architectural Drawings ; Attempt On The GDSU8-RV By G. Sangallo And D. Bramante&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Guillon, Aurelien Vila and Livio de Luca, In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Disegni, modelli, architettura, storia dell'arte : lo studio storico e la restitution virtuale nell'era delle digital humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19th-20th October 2017, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D data fusion for the comparative analysis of the vaults of Notre-Dame de Paris before and after the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girardeau-Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.221-231. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Versatile Pipeline for Automatic Photogrammetric-Based Registration of Multimodal Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.2051. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12122051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of spatial distribution of light sources in reflectance transformation imaging based on adaptive local density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Nurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Zendagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata enriched system for the documentation of multi-modal digital imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v6i1.33767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et conservation-restauration : état de l’art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.21940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete methodology for the mechanical diagnosis of statue provided by innovative uses of 3D model. Application to the imperial marble statue of Alba-la-Romaine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical study of Germolles’ wall paintings: the input of imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutsa Papiashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Archaeology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (15), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/var.2016.5831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Open-Source Photogrammetry : Toward Synergies Between Meshroom, MicMac and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Pierdicca; Ramona Quattrini; Francesco Fassi; Fabio Remondino, Feb 2026, Ancone, Italy. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A W7 structured metadata framework for reinforcing data provenances in 2D/3D digitization workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabio Remondino; Roberto Pierdicca; Ramona Quattrini; Francesco Fassi, Feb 2026, Ancone, Italy. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-351-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dür.air: reconciling acquisition and interpretation in cultural heritage field documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS (International Society for Photogrammetry and Remote Sensing); CIPA (The International Committee for Documentation of Cultural Heritage), Feb 2026, Ancona, Italy. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization, fusion and enrichment of Multimodal Imaging for Interdisciplinary Digital Heritage Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.Digital Heritage International Congress 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORTMED 2025 - International Conference on Modern Age Fortifications of the Mediterranean coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Campania ‘Luigi Vanvitelli', Apr 2025, Caserta, Italy. pp.909-917, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 360-based photogrammetric pipeline for narrow and dark indoor surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.349-356, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantically enriched multimodal imaging approach dedicated to conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop digital technologies in the scientific action for the restoration of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH « 3D Virtual Reconstruction and Visualization of Complex Architectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano (HeSuTech Lab and 3D Survey group); FBK Trento (3D Optical Metrology unit), Mar 2022, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ponchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for calibration of the spatial distribution of light positions in free-form RTI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology, 2019, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.38, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2527504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-565-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the conservation diagnosis based on the merge of heterogeneous data and the use of an “in-situ toolbox”: application to a wall painting case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral photogrammetric data acquisition and processing for wall paintings studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISPRS/CIPA 3D-ARCH international workshop on "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.559--566, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-559-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multimodal photogrammetric acquisition and processing methodology for monitoring conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of shape semantics from curvature-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets matériels aux données numériques : enjeux de numérisation multi-échelle et multi-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP 3D-ARCH «3D VIRTUAL RECONSTRUCTION AND VISUALIZATION OF COMPLEX ARCHITECTURES»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie multispectrale dans l’étude des peintures murales : Acquisition et traitement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat-Lux, la fusion d’images pour une approche multi-échelle, multi-temporelle et multispectrale dédiée à la conservation des biens culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526767v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport critique sur les matériels et logiciels 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Paitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation, Fusion et Enrichissement d’Imagerie Multimodale pour les Sciences du Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers Sciences et Technologies; HESAM Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation, fusion et enrichissement d'imagerie multimodale pour les Sciences du Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. HESAM Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024HESAE001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04766193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'Études Hors Classe et Directeur d'Unité adjoint (DUa)  UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3724-4829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25401318X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mis à jour le 23 janvier 2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En bref :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte de formation diplômé avec grande distinction de la Faculté d'Architecture de l'Université Libre de Bruxelles en Belgique, avec une spécialisation en numérisation 3D du patrimoine bâti, au sein du laboratoire AlICe. Après quelques contrats en recherche appliquée dans le domaine de l'architecture et de la muséographie, j'obtiens en 2013 une bourse de recherche du Centre d'Études Khmères (CKS) et de l'Institut national des langues et civilisations orientales (INALCO) pour effectuer un séjour à l'École Française d'Extrême-Orient (EFEO) de Siem Reap au Cambodge pour développer des protocoles photogrammétriques dédiés au contexte archéologique des temples d'Angkor.En 2014, je rejoins le laboratoire &amp;quot;Modèles et simulations pour l'Architecture et le Patrimoine&amp;quot; à Marseille (UMR 3495 CNRS/MCC) dirigé par Livio de Luca par le biais d'une bourse du programme européen LEONARDO pour travailler sur l'analyse de forme architecturale en support des travaux de David Lo Buglio, chercheur associé au MAP-GAMSAU.En 2015, je suis reçu au concours CNRS en tant qu'ingénieur d'études responsable de l'acquisition, du traitement et de l'analyse des données 3D. Depuis mon recrutement, je suis impliqué dans les projets de recherche du laboratoire à l'échelle nationale et internationale. Ces expériences m'ont valu d'être invité au sein de différents comités de lecture (SFPT - CIPA - ISPRS - JOCCH - DAACH) et officie depuis 2020 en tant qu'éditeur associé pour la revue scientifique &amp;quot;Journal of Cultural Heritage&amp;quot;.Depuis 2024, je suis titulaire d'un doctorat en sciences de l'ingénieur et directeur d'unité adjoint de la nouvelle UPR 2002 MAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de prédilection concerne les activités et la chaîne opératoire de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation 2D/3D multimodale appliquée aux sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Spatialisation, fusion et enrichissement d'imagerie multimodale pour les Sciences du Patrimoine&amp;quot;, École doctorale Sciences des métiers de l'ingénieur (SMI) - ED 432, Spécialité Conception.Soutenue le 16 janvier 2024.Sous la direction de Philippe Veron (ENSAM) et Livio de Luca (MAP-CNRS)Nommé pour le prix de thèse Pierre Bezier</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-04569913</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s357459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• OPEN CNRS Innovation | COCORICO [2026-2027]| COopération, COnsilidation, Résilience et  Interopérabilité des Codes Ouverts en modélisation basée imageCoordination :  Anthony PamartRôle : Porteur scientifique du projetSite web projet : à venir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• EU-DIGITAL | 3D-4CH [2025-2028]| Online Competence Centre in 3D for Cultural HeritageCoordination :  INCEPTIONRôle : Porteur scientifique pour le laboratoire et représentant en tant que partenaire associéSite web projet : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.3d4ch-competencecentre.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• EU-INFRATECH|GRAPHIA [2025-2028]| Knowledge Graphs, AI Services and Next Generation Instrumentation for Research and Development in Social Sciences and HumanitiesCoordination :  OPERASRôle : Porteur scientifique pour le laboratoire et responsable de tâcheSite web projet : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cordis.europa.eu/project/id/101188018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• PCR Jubé [2024-2026]| Le jubé de Notre-Dame de Paris : nouvelles découvertesCoordination :  Christophe Besnier (INRAP)Rôle : Supervision des stratégies et des activités de numérisation massive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ERC| n-Dame_Heritage [2022-2026]| n-Dimensional analysis and memorisation ecosystemfor building cathedrals of knowledge in Heritage ScienceCoordination :  Livio de Luca (MAP-CNRS) ERC Advanced Grant 2021Rôle : Supervision des stratégies et des activités de numérisation des différents corpusSite web projet : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ndameheritage.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Equipex+ PATRIMEX | Espadon [2021-2028]| En Sciences du Patrimoine, l’Analyse Dynamique des Objets anciens et Numériques (21-ESRE-0050)Coordination :  Vincent Detalle (CY Cergy Paris Université)Rôle : Participant WP4 - PASTAGA (Patrimoine Architectural, Sites, Territoires Archéologiques et Grands Artéfacts) et WP7 : Données numériquesSite web WP : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espadon.net/workpackages/wp4/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Site web projet : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espadon.net/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Fondation des Sciences du Patrimoine | ANAMNESIS [2024-2025]| Prototyp</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ge Opératio</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nel d'un Système Document</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">tion par les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">étadonnées et Parado</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nées des Donné</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nstrumentales en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ciences du patrimoineCoordination :  Anthony PamartRôle : Porteur scientifique du projetSite web projet : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.map.cnrs.fr/fr/recherche/projets/anamnesis/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• CNRS QVT | MEETATEAM [2024-2025]| Initiative lauréate de l'appel Qualite et Conditions de Vie au Travail (QCVT) du CNRSCoordination : Ariane Neroulidis et Anthony PamartRôle : Co-porteur de la programmation collective des activités de team-building</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR | SESAMES [2019-2022] | Sémantisation Et Spatialisation d’Artefacts patrimoniaux Multi-Echelles : annotation 3D, Sonification et formalisation du raisonnementCoordination : Jean-Yves Blaise (MAP-CNRS)Rôle : Supervision des stratégies de relevés multimodauxSite web projet : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://anr-sesames.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR | SUMUM [2018-2022]  |Stratégie de docUmentation MUltiéchelle, multiModale du patrimoine culturel et naturelCoordination : Alamin Mansouri (ImVia - Université de Bourgogne Franche-Comté)Rôle : Supervision des stratégies de relevés photogrammétriques multimodaux, responsable de taches au sein de différents WP.Interview ANR : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/fr/actualites-de-lanr/details/news/numerisation-du-patrimoine-zoom-sur-les-nouvelles-strategies-dacquisition-et-de-traitement-develo/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Focus thématique Ministère de la Culture : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.culture.gouv.fr/fr/Thematiques/Sciences-du-patrimoine/Actualites/Pour-une-meilleure-apprehension-des-questions-de-conservation-et-de-documentation-des-aeuvres-grace-a-la-numerisation-le-projet-SUMUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Site web projet : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr-sumum.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Laboratoire International Associé Mass3DxCH [2017-2022] | Vers la numérisation 3D massive pour la documentation à grande échelle d’artefacts patrimoniauxCoordination :  Livio de Luca (MAP-CNRS)Rôle : Développement et exploration des stratégies de numérisation massive.Site web projet : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map-isti-jointlab.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• RAPID Big-3D [2016-2020] | Visualisation de grandes scènes intégrant dimension temporelle et sémantique dans le navigateur</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordination : Jonathan CHEMLA (ICONEM)Rôle : Acquisition et traitements de données 3D massiveRessource : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theartnewspaper.com/2017/06/22/french-military-funds-technology-to-document-heritage-in-conflict-zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Défi Imag’in MI Fiatlux [2016-2019] | Fusion d'ImAgerie et suivi Temporel pour L’étude de peintUres à géométrie compleXeCoordination :  Livio de Luca (MAP-CNRS) et Jean-Marc Vallet (CICRP)Site web projet : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fiatlux.gamsau.archi.fr/?page_id=7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR Monumentum [2013-2017] | Modélisation numérique et gestion de données pour la conservation des structures maçonnéesCoordination :  Livio de Luca (MAP-CNRS)Rôle : Acquistion et traitement de données 2D/3DSite web projet : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.monumentum.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• FUI Culture 3D Cloud  [2012-2015] | Une Plateforme d’informatique en Nuage pour La Numérisation 3D, la Documentation, la Conservation et la Diffusion du Patrimoine Culturel et Reconstruction 3DCoordination :  Livio de Luca (MAP-CNRS)Rôle : Définition des protocoles de traitements de données automatisés, administration de la plateforme (service discontinu depuis 2020)Présentation vidéo : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=6Bk4rkK6Al8</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ressource : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02096629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et communautés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2016 - Réprésentant du MAP au sein du Consortium 3D Humanité Numérique (anciennement Sciences Humaines et Sociales (Labélisé IR* HumaNum)Rôle : Membre du bureau restreint et animateur d'atelier thématique (Matériels /Logiciels [2016-2019], Interface MicMac [2020-2023], Modélisation Image et Synergies Logicielles Libres [2024-2028]Site web : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs3d.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2019 - Groupe de Travail &amp;quot;Données Numériques&amp;quot; du Chantier scientifique de Notre-Dame de Paris (CNRS-MC)Rôle : Participation aux activités de numérisation 3D au sein du GTNumSite web : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.notre-dame.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales et comités de lectures :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 - Membre du comité éditorial de Journal of Cultural Heritage (Elsevier) en qualité d'éditeur associé.</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/journal/journal-of-cultural-heritage/about/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024/2025 - Éditeur invité pour la special issue MDPI Heritage &amp;quot;Advanced Data Environment in Current Cultural Heritage 3D Digitization Practices&amp;quot; en collaboration avec Marco Gaiani.</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mdpi.com/journal/heritage/special_issues/V9B4343TJM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 - Membre de de comités de lectures nationaux et internationaux dont :• </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Société Française de Photogrammétrie et de Télédétection et internationaux• </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Comité International de la Photogrammétrie Architecturale• </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - International Society for Photogrammetry and Remote Sensing• </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOCCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Journal on Computing and Cultural Heritage• </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAACH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Digital Applications in Archaeology and Cultural Heritage• </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Heritage, Sensors, Remote Sensing, Architecture,  Imaging, Entropy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateaux techniques et plateformes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 - Responsable du plateau technique de numérisation 2D/3D du MAPRôle : Gestion, adminstration et évolution des ressources matérielles (prototypes, appareils photographiques, scanner-laser, etc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2022 - Co-responsable du plateau technique de prototypage rapide et de fabrication numérique (FabLab)Rôle : Gestion, adminstration et évolution des ressources matérielles (imprimantes 3D, graveuse laser, CNC, fraiseuse numérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2020 - Réprésentant du MAP au sein de E-RIHS France et EuropeRôle : Fournisseur d'accès et ressources concernant les plateforme MOLAB et DIGILABSite web : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://catalogue.e-rihs.eu/catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation / pédagogie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2024/2026 - Module d'enseignement &amp;quot;Initiation à la photogrammétrie, de la théorie à la pratique&amp;quot;. École Centrale de Nantes, Option MODVR (Licence) et REVXR (Master).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2019 - Responsable pédagogique de la formation professionnelle « Méthodes et stratégies du relevé numérique 2D / 3D appliquées aux monuments et sites patrimoniaux » labellisée par CNRS Formation Entreprise depuis 2019.</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cnrsformation.cnrs.fr/catalogue/formation/62/methodes-et-strategies-du-releve-numerique-2d3d-appliquees-aux-objets-monuments-et-sites-patrimoniaux/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 - Chargé de cours lors des enseignements &amp;quot;Patrimoine et Humanité Numérique&amp;quot; options et séminaires au sein de l’Ecole Nationale Supérieure d’Architecture de Marseille. Cours théoriques, travaux dirigés et encadrement des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2018 - Superviseur de la session « Photogrammétrie » au sein du &amp;quot;Research skills for conservation-restoration&amp;quot; du Swiss Conservation and Restauration Campus.</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.swiss-crc.ch/common-projects/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016 - Superviseur de la session « Photogrammétrie rapprochée » au sein de la Training School « Testing easily accessible spatial and spectral imaging techniques: application to wall paintings documentation and conservation » dans le cadre du projet Européen action COST-COSCH (Colourand space in Cultural heritage), Château de Germolles, 6-8 avril 2016.</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cosch.info/publications-2.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications orales sans actes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférencier invité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• LC3D24|&amp;quot;Toward synergies in open-source photogrammetry: expectations, blockers, and the MeshRoom X MicMac software prototype experiments&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 8th International ISPRS Workshop Low-Cost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brescia, Italy: 12-13 December 2024  (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lc3d.fbk.eu/#h.30sewk12kuvr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• CIC23|&amp;quot;Upraising Challenges of 3D Digitization Strategies in the Framework of the Notre-Dame de Paris Scientific Worksite&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 31st Color and Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Conférences Sorbonne Université (CICSU), Paris, 16.11.2023.• ICCV23 &amp;quot;Massive image-based digitization strategies in the framework of Notre-Dame de Paris scientific worksite&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Florent Comte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 4th International Conference on Computer Vision Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Convention Center, 03.10.2023• 3DARCH22| &amp;quot;Digital Technologies in the Scientific Action for the Restoration of Notre-dame De Paris ; In Situ Acquisition After the Fire&amp;quot;,Livio de Luca, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renato Saleri and Roxane Roussel, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 9th ISPRS / CIPA workshop on “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-4 March 2022, MAMU Congress Centre, Mantua, Italy• CRC19|&amp;quot;Multimodal 2D/3D imaging strategies for CH documentation: challenges and perspectives&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Research Skills for Conservation and Restoration, Swiss Conservation and Restoration Campus, Bern University of Applied Sciences, 04.12.2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques et séminaires :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•CICRP24|« Nouvelles approches et défis de l’imagerie multimodale pour les Sciences du Patrimoine », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons-en</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire Restauration de conservation du Patrimoine (CICRP) Marseille, 17 octobre 2024  (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.map.cnrs.fr/intervention-sur-les-nouvelles-approches-et-defis-de-limagerie-multimodale-pour-les-sciences-du-patrimoine-le-17-octobre-au-cicrp/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)HUM23 | &amp;quot;Stratégies de numérisation 3D post-incendie dans le cadre du chantier numérique et scientifique de Notre Dame de Paris&amp;quot;,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Colloque Humanistica 2023, 28.06.2023, GenèveSMNR21| &amp;quot;Défis et perspectives de la fusion d’imageries 2D/3D pour la documentation du patrimoine&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sciences du patrimoine - sciences du texte. Confrontation des méthodes. 8 avril, 18h-19h30 : « Des données à l’interprétation : quelles limites ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En ligne.DTNDP21 | &amp;quot;A lightweight and versatile photogrammetric set-up for fast and emergency digitization of fragments from the collapsed oculus&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Digital technologies in the Notre-Dame de Paris Scientific Project, 15.10.2021. En ligne avec retranscription : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://youtu.be/pSKVmaRJl8I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DMAS17 | &amp;quot;Experimenting Multiband Photogrammetric Fusion For Analysis Of Double-sided Architectural Drawings ; Attempt On The GDSU8-RV By G. Sangallo And D. Bramante&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Guillon, Aurelien Vila and Livio de Luca, In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Disegni, modelli, architettura, storia dell'arte : lo studio storico e la restitution virtuale nell'era delle digital humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19th-20th October 2017, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D data fusion for the comparative analysis of the vaults of Notre-Dame de Paris before and after the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girardeau-Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.221-231. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Versatile Pipeline for Automatic Photogrammetric-Based Registration of Multimodal Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.2051. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12122051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of spatial distribution of light sources in reflectance transformation imaging based on adaptive local density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Nurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Zendagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata enriched system for the documentation of multi-modal digital imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v6i1.33767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et conservation-restauration : état de l’art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.21940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete methodology for the mechanical diagnosis of statue provided by innovative uses of 3D model. Application to the imperial marble statue of Alba-la-Romaine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical study of Germolles’ wall paintings: the input of imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutsa Papiashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Archaeology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (15), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/var.2016.5831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Open-Source Photogrammetry : Toward Synergies Between Meshroom, MicMac and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Pierdicca; Ramona Quattrini; Francesco Fassi; Fabio Remondino, Feb 2026, Ancone, Italy. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A W7 structured metadata framework for reinforcing data provenances in 2D/3D digitization workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabio Remondino; Roberto Pierdicca; Ramona Quattrini; Francesco Fassi, Feb 2026, Ancone, Italy. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-351-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dür.air: reconciling acquisition and interpretation in cultural heritage field documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS (International Society for Photogrammetry and Remote Sensing); CIPA (The International Committee for Documentation of Cultural Heritage), Feb 2026, Ancona, Italy. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization, fusion and enrichment of Multimodal Imaging for Interdisciplinary Digital Heritage Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.Digital Heritage International Congress 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORTMED 2025 - International Conference on Modern Age Fortifications of the Mediterranean coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Campania ‘Luigi Vanvitelli', Apr 2025, Caserta, Italy. pp.909-917, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 360-based photogrammetric pipeline for narrow and dark indoor surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.349-356, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantically enriched multimodal imaging approach dedicated to conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop digital technologies in the scientific action for the restoration of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH « 3D Virtual Reconstruction and Visualization of Complex Architectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano (HeSuTech Lab and 3D Survey group); FBK Trento (3D Optical Metrology unit), Mar 2022, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-565-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for calibration of the spatial distribution of light positions in free-form RTI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology, 2019, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.38, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2527504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ponchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the conservation diagnosis based on the merge of heterogeneous data and the use of an “in-situ toolbox”: application to a wall painting case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral photogrammetric data acquisition and processing for wall paintings studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISPRS/CIPA 3D-ARCH international workshop on "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.559--566, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-559-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multimodal photogrammetric acquisition and processing methodology for monitoring conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of shape semantics from curvature-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets matériels aux données numériques : enjeux de numérisation multi-échelle et multi-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP 3D-ARCH «3D VIRTUAL RECONSTRUCTION AND VISUALIZATION OF COMPLEX ARCHITECTURES»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie multispectrale dans l’étude des peintures murales : Acquisition et traitement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat-Lux, la fusion d’images pour une approche multi-échelle, multi-temporelle et multispectrale dédiée à la conservation des biens culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526767v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport critique sur les matériels et logiciels 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Paitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Catalogue of Innovative Workflows for Data Management and Connection to the SSH KG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pescarmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPERAS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation, Fusion et Enrichissement d’Imagerie Multimodale pour les Sciences du Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers Sciences et Technologies; HESAM Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation, fusion et enrichissement d'imagerie multimodale pour les Sciences du Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. HESAM Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024HESAE001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04766193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D855E489"/>
+    <w:nsid w:val="E448CCAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3724-4829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25401318X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04569913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s357459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3d4ch-competencecentre.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/101188018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndameheritage.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espadon.net/workpackages/wp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espadon.net/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.map.cnrs.fr/fr/recherche/projets/anamnesis/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-sesames.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/actualites-de-lanr/details/news/numerisation-du-patrimoine-zoom-sur-les-nouvelles-strategies-dacquisition-et-de-traitement-develo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/fr/Thematiques/Sciences-du-patrimoine/Actualites/Pour-une-meilleure-apprehension-des-questions-de-conservation-et-de-documentation-des-aeuvres-grace-a-la-numerisation-le-projet-SUMUM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr-sumum.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map-isti-jointlab.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theartnewspaper.com/2017/06/22/french-military-funds-technology-to-document-heritage-in-conflict-zones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fiatlux.gamsau.archi.fr/?page_id=7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monumentum.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6Bk4rkK6Al8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs3d.hypotheses.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notre-dame.science/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-cultural-heritage/about/editorial-board" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/heritage/special_issues/V9B4343TJM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfpt.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cipaheritagedocumentation.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isprs.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/journal/jocch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/digital-applications-in-archaeology-and-cultural-heritage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.e-rihs.eu/catalogue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrsformation.cnrs.fr/catalogue/formation/62/methodes-et-strategies-du-releve-numerique-2d3d-appliquees-aux-objets-monuments-et-sites-patrimoniaux/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swiss-crc.ch/common-projects/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosch.info/publications-2.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lc3d.fbk.eu/#h.30sewk12kuvr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.map.cnrs.fr/intervention-sur-les-nouvelles-approches-et-defis-de-limagerie-multimodale-pour-les-sciences-du-patrimoine-le-17-octobre-au-cicrp/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/pSKVmaRJl8I" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12122051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v6i1.33767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21940" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piqu&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutsa Papiashvili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2016.5831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaiani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vogel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-351-2026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353517v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527504" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-565-2019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Faraci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genevois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-559-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526767v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04569913v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04766193v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024HESAE001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3724-4829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25401318X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04569913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s357459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3d4ch-competencecentre.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/101188018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndameheritage.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espadon.net/workpackages/wp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espadon.net/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.map.cnrs.fr/fr/recherche/projets/anamnesis/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-sesames.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/actualites-de-lanr/details/news/numerisation-du-patrimoine-zoom-sur-les-nouvelles-strategies-dacquisition-et-de-traitement-develo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/fr/Thematiques/Sciences-du-patrimoine/Actualites/Pour-une-meilleure-apprehension-des-questions-de-conservation-et-de-documentation-des-aeuvres-grace-a-la-numerisation-le-projet-SUMUM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr-sumum.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map-isti-jointlab.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theartnewspaper.com/2017/06/22/french-military-funds-technology-to-document-heritage-in-conflict-zones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fiatlux.gamsau.archi.fr/?page_id=7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monumentum.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6Bk4rkK6Al8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs3d.hypotheses.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notre-dame.science/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-cultural-heritage/about/editorial-board" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/heritage/special_issues/V9B4343TJM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfpt.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cipaheritagedocumentation.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isprs.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/journal/jocch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/digital-applications-in-archaeology-and-cultural-heritage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.e-rihs.eu/catalogue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrsformation.cnrs.fr/catalogue/formation/62/methodes-et-strategies-du-releve-numerique-2d3d-appliquees-aux-objets-monuments-et-sites-patrimoniaux/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swiss-crc.ch/common-projects/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosch.info/publications-2.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lc3d.fbk.eu/#h.30sewk12kuvr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.map.cnrs.fr/intervention-sur-les-nouvelles-approches-et-defis-de-limagerie-multimodale-pour-les-sciences-du-patrimoine-le-17-octobre-au-cicrp/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/pSKVmaRJl8I" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12122051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v6i1.33767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21940" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piqu&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutsa Papiashvili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2016.5831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaiani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vogel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-351-2026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-565-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527504" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Faraci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genevois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-559-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526767v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Homo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Santis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Greco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pescarmona" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04569913v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04766193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024HESAE001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>