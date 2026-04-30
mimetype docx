--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,52 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Pamart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d'Études Hors Classe et Directeur d'Unité adjoint (DUa)  UPR 2002 MAP|CNRS Science Humaines & Sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3724-4829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25401318X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mis à jour le 23 janvier 2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En bref :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecte de formation diplômé avec grande distinction de la Faculté d'Architecture de l'Université Libre de Bruxelles en Belgique, avec une spécialisation en numérisation 3D du patrimoine bâti, au sein du laboratoire AlICe. Après quelques contrats en recherche appliquée dans le domaine de l'architecture et de la muséographie, j'obtiens en 2013 une bourse de recherche du Centre d'Études Khmères (CKS) et de l'Institut national des langues et civilisations orientales (INALCO) pour effectuer un séjour à l'École Française d'Extrême-Orient (EFEO) de Siem Reap au Cambodge pour développer des protocoles photogrammétriques dédiés au contexte archéologique des temples d'Angkor.En 2014, je rejoins le laboratoire &amp;quot;Modèles et simulations pour l'Architecture et le Patrimoine&amp;quot; à Marseille (UMR 3495 CNRS/MCC) dirigé par Livio de Luca par le biais d'une bourse du programme européen LEONARDO pour travailler sur l'analyse de forme architecturale en support des travaux de David Lo Buglio, chercheur associé au MAP-GAMSAU.En 2015, je suis reçu au concours CNRS en tant qu'ingénieur d'études responsable de l'acquisition, du traitement et de l'analyse des données 3D. Depuis mon recrutement, je suis impliqué dans les projets de recherche du laboratoire à l'échelle nationale et internationale. Ces expériences m'ont valu d'être invité au sein de différents comités de lecture (SFPT - CIPA - ISPRS - JOCCH - DAACH) et officie depuis 2020 en tant qu'éditeur associé pour la revue scientifique &amp;quot;Journal of Cultural Heritage&amp;quot;.Depuis 2024, je suis titulaire d'un doctorat en sciences de l'ingénieur et directeur d'unité adjoint de la nouvelle UPR 2002 MAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de prédilection concerne les activités et la chaîne opératoire de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">numérisation 2D/3D multimodale appliquée aux sciences du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Spatialisation, fusion et enrichissement d'imagerie multimodale pour les Sciences du Patrimoine&amp;quot;, École doctorale Sciences des métiers de l'ingénieur (SMI) - ED 432, Spécialité Conception.Soutenue le 16 janvier 2024.Sous la direction de Philippe Veron (ENSAM) et Livio de Luca (MAP-CNRS)Nommé pour le prix de thèse Pierre Bezier</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.hal.science/tel-04569913</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s357459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherches :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">En cours :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• OPEN CNRS Innovation | COCORICO [2026-2027]| COopération, COnsilidation, Résilience et  Interopérabilité des Codes Ouverts en modélisation basée imageCoordination :  Anthony PamartRôle : Porteur scientifique du projetSite web projet : à venir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• EU-DIGITAL | 3D-4CH [2025-2028]| Online Competence Centre in 3D for Cultural HeritageCoordination :  INCEPTIONRôle : Porteur scientifique pour le laboratoire et représentant en tant que partenaire associéSite web projet : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.3d4ch-competencecentre.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• EU-INFRATECH|GRAPHIA [2025-2028]| Knowledge Graphs, AI Services and Next Generation Instrumentation for Research and Development in Social Sciences and HumanitiesCoordination :  OPERASRôle : Porteur scientifique pour le laboratoire et responsable de tâcheSite web projet : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cordis.europa.eu/project/id/101188018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• PCR Jubé [2024-2026]| Le jubé de Notre-Dame de Paris : nouvelles découvertesCoordination :  Christophe Besnier (INRAP)Rôle : Supervision des stratégies et des activités de numérisation massive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ERC| n-Dame_Heritage [2022-2026]| n-Dimensional analysis and memorisation ecosystemfor building cathedrals of knowledge in Heritage ScienceCoordination :  Livio de Luca (MAP-CNRS) ERC Advanced Grant 2021Rôle : Supervision des stratégies et des activités de numérisation des différents corpusSite web projet : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ndameheritage.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Equipex+ PATRIMEX | Espadon [2021-2028]| En Sciences du Patrimoine, l’Analyse Dynamique des Objets anciens et Numériques (21-ESRE-0050)Coordination :  Vincent Detalle (CY Cergy Paris Université)Rôle : Participant WP4 - PASTAGA (Patrimoine Architectural, Sites, Territoires Archéologiques et Grands Artéfacts) et WP7 : Données numériquesSite web WP : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espadon.net/workpackages/wp4/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Site web projet : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://espadon.net/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passés :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Fondation des Sciences du Patrimoine | ANAMNESIS [2024-2025]| Prototyp</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ge Opératio</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nel d'un Système Document</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">a</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">tion par les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">étadonnées et Parado</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">n</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nées des Donné</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">s</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nstrumentales en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ciences du patrimoineCoordination :  Anthony PamartRôle : Porteur scientifique du projetSite web projet : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.map.cnrs.fr/fr/recherche/projets/anamnesis/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• CNRS QVT | MEETATEAM [2024-2025]| Initiative lauréate de l'appel Qualite et Conditions de Vie au Travail (QCVT) du CNRSCoordination : Ariane Neroulidis et Anthony PamartRôle : Co-porteur de la programmation collective des activités de team-building</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR | SESAMES [2019-2022] | Sémantisation Et Spatialisation d’Artefacts patrimoniaux Multi-Echelles : annotation 3D, Sonification et formalisation du raisonnementCoordination : Jean-Yves Blaise (MAP-CNRS)Rôle : Supervision des stratégies de relevés multimodauxSite web projet : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://anr-sesames.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR | SUMUM [2018-2022]  |Stratégie de docUmentation MUltiéchelle, multiModale du patrimoine culturel et naturelCoordination : Alamin Mansouri (ImVia - Université de Bourgogne Franche-Comté)Rôle : Supervision des stratégies de relevés photogrammétriques multimodaux, responsable de taches au sein de différents WP.Interview ANR : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/fr/actualites-de-lanr/details/news/numerisation-du-patrimoine-zoom-sur-les-nouvelles-strategies-dacquisition-et-de-traitement-develo/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Focus thématique Ministère de la Culture : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.culture.gouv.fr/fr/Thematiques/Sciences-du-patrimoine/Actualites/Pour-une-meilleure-apprehension-des-questions-de-conservation-et-de-documentation-des-aeuvres-grace-a-la-numerisation-le-projet-SUMUM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Site web projet : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr-sumum.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Laboratoire International Associé Mass3DxCH [2017-2022] | Vers la numérisation 3D massive pour la documentation à grande échelle d’artefacts patrimoniauxCoordination :  Livio de Luca (MAP-CNRS)Rôle : Développement et exploration des stratégies de numérisation massive.Site web projet : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.map-isti-jointlab.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• RAPID Big-3D [2016-2020] | Visualisation de grandes scènes intégrant dimension temporelle et sémantique dans le navigateur</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Coordination : Jonathan CHEMLA (ICONEM)Rôle : Acquisition et traitements de données 3D massiveRessource : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theartnewspaper.com/2017/06/22/french-military-funds-technology-to-document-heritage-in-conflict-zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Défi Imag’in MI Fiatlux [2016-2019] | Fusion d'ImAgerie et suivi Temporel pour L’étude de peintUres à géométrie compleXeCoordination :  Livio de Luca (MAP-CNRS) et Jean-Marc Vallet (CICRP)Site web projet : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fiatlux.gamsau.archi.fr/?page_id=7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• ANR Monumentum [2013-2017] | Modélisation numérique et gestion de données pour la conservation des structures maçonnéesCoordination :  Livio de Luca (MAP-CNRS)Rôle : Acquistion et traitement de données 2D/3DSite web projet : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.monumentum.map.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• FUI Culture 3D Cloud  [2012-2015] | Une Plateforme d’informatique en Nuage pour La Numérisation 3D, la Documentation, la Conservation et la Diffusion du Patrimoine Culturel et Reconstruction 3DCoordination :  Livio de Luca (MAP-CNRS)Rôle : Définition des protocoles de traitements de données automatisés, administration de la plateforme (service discontinu depuis 2020)Présentation vidéo : </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=6Bk4rkK6Al8</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Ressource : </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.science/hal-02096629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et communautés :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2016 - Réprésentant du MAP au sein du Consortium 3D Humanité Numérique (anciennement Sciences Humaines et Sociales (Labélisé IR* HumaNum)Rôle : Membre du bureau restreint et animateur d'atelier thématique (Matériels /Logiciels [2016-2019], Interface MicMac [2020-2023], Modélisation Image et Synergies Logicielles Libres [2024-2028]Site web : </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs3d.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2019 - Groupe de Travail &amp;quot;Données Numériques&amp;quot; du Chantier scientifique de Notre-Dame de Paris (CNRS-MC)Rôle : Participation aux activités de numérisation 3D au sein du GTNumSite web : </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.notre-dame.science/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales et comités de lectures :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 - Membre du comité éditorial de Journal of Cultural Heritage (Elsevier) en qualité d'éditeur associé.</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/journal/journal-of-cultural-heritage/about/editorial-board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024/2025 - Éditeur invité pour la special issue MDPI Heritage &amp;quot;Advanced Data Environment in Current Cultural Heritage 3D Digitization Practices&amp;quot; en collaboration avec Marco Gaiani.</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mdpi.com/journal/heritage/special_issues/V9B4343TJM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 - Membre de de comités de lectures nationaux et internationaux dont :• </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Société Française de Photogrammétrie et de Télédétection et internationaux• </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Comité International de la Photogrammétrie Architecturale• </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISPRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - International Society for Photogrammetry and Remote Sensing• </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOCCH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Journal on Computing and Cultural Heritage• </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAACH</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Digital Applications in Archaeology and Cultural Heritage• </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Heritage, Sensors, Remote Sensing, Architecture,  Imaging, Entropy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateaux techniques et plateformes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 - Responsable du plateau technique de numérisation 2D/3D du MAPRôle : Gestion, adminstration et évolution des ressources matérielles (prototypes, appareils photographiques, scanner-laser, etc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2022 - Co-responsable du plateau technique de prototypage rapide et de fabrication numérique (FabLab)Rôle : Gestion, adminstration et évolution des ressources matérielles (imprimantes 3D, graveuse laser, CNC, fraiseuse numérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2020 - Réprésentant du MAP au sein de E-RIHS France et EuropeRôle : Fournisseur d'accès et ressources concernant les plateforme MOLAB et DIGILABSite web : </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://catalogue.e-rihs.eu/catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation / pédagogie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2024/2026 - Module d'enseignement &amp;quot;Initiation à la photogrammétrie, de la théorie à la pratique&amp;quot;. École Centrale de Nantes, Option MODVR (Licence) et REVXR (Master).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2019 - Responsable pédagogique de la formation professionnelle « Méthodes et stratégies du relevé numérique 2D / 3D appliquées aux monuments et sites patrimoniaux » labellisée par CNRS Formation Entreprise depuis 2019.</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cnrsformation.cnrs.fr/catalogue/formation/62/methodes-et-strategies-du-releve-numerique-2d3d-appliquees-aux-objets-monuments-et-sites-patrimoniaux/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2015 - Chargé de cours lors des enseignements &amp;quot;Patrimoine et Humanité Numérique&amp;quot; options et séminaires au sein de l’Ecole Nationale Supérieure d’Architecture de Marseille. Cours théoriques, travaux dirigés et encadrement des étudiants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Depuis 2018 - Superviseur de la session « Photogrammétrie » au sein du &amp;quot;Research skills for conservation-restoration&amp;quot; du Swiss Conservation and Restauration Campus.</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.swiss-crc.ch/common-projects/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016 - Superviseur de la session « Photogrammétrie rapprochée » au sein de la Training School « Testing easily accessible spatial and spectral imaging techniques: application to wall paintings documentation and conservation » dans le cadre du projet Européen action COST-COSCH (Colourand space in Cultural heritage), Château de Germolles, 6-8 avril 2016.</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cosch.info/publications-2.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications orales sans actes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférencier invité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• LC3D24|&amp;quot;Toward synergies in open-source photogrammetry: expectations, blockers, and the MeshRoom X MicMac software prototype experiments&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 8th International ISPRS Workshop Low-Cost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brescia, Italy: 12-13 December 2024  (</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lc3d.fbk.eu/#h.30sewk12kuvr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• CIC23|&amp;quot;Upraising Challenges of 3D Digitization Strategies in the Framework of the Notre-Dame de Paris Scientific Worksite&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 31st Color and Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Conférences Sorbonne Université (CICSU), Paris, 16.11.2023.• ICCV23 &amp;quot;Massive image-based digitization strategies in the framework of Notre-Dame de Paris scientific worksite&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Florent Comte, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 4th International Conference on Computer Vision Workshop on e-Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Convention Center, 03.10.2023• 3DARCH22| &amp;quot;Digital Technologies in the Scientific Action for the Restoration of Notre-dame De Paris ; In Situ Acquisition After the Fire&amp;quot;,Livio de Luca, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renato Saleri and Roxane Roussel, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 9th ISPRS / CIPA workshop on “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-4 March 2022, MAMU Congress Centre, Mantua, Italy• CRC19|&amp;quot;Multimodal 2D/3D imaging strategies for CH documentation: challenges and perspectives&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Research Skills for Conservation and Restoration, Swiss Conservation and Restoration Campus, Bern University of Applied Sciences, 04.12.2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques et séminaires :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">•CICRP24|« Nouvelles approches et défis de l’imagerie multimodale pour les Sciences du Patrimoine », </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlons-en</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interdisciplinaire Restauration de conservation du Patrimoine (CICRP) Marseille, 17 octobre 2024  (</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.map.cnrs.fr/intervention-sur-les-nouvelles-approches-et-defis-de-limagerie-multimodale-pour-les-sciences-du-patrimoine-le-17-octobre-au-cicrp/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)HUM23 | &amp;quot;Stratégies de numérisation 3D post-incendie dans le cadre du chantier numérique et scientifique de Notre Dame de Paris&amp;quot;,</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Colloque Humanistica 2023, 28.06.2023, GenèveSMNR21| &amp;quot;Défis et perspectives de la fusion d’imageries 2D/3D pour la documentation du patrimoine&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sciences du patrimoine - sciences du texte. Confrontation des méthodes. 8 avril, 18h-19h30 : « Des données à l’interprétation : quelles limites ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. En ligne.DTNDP21 | &amp;quot;A lightweight and versatile photogrammetric set-up for fast and emergency digitization of fragments from the collapsed oculus&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Digital technologies in the Notre-Dame de Paris Scientific Project, 15.10.2021. En ligne avec retranscription : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://youtu.be/pSKVmaRJl8I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">DMAS17 | &amp;quot;Experimenting Multiband Photogrammetric Fusion For Analysis Of Double-sided Architectural Drawings ; Attempt On The GDSU8-RV By G. Sangallo And D. Bramante&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Guillon, Aurelien Vila and Livio de Luca, In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Disegni, modelli, architettura, storia dell'arte : lo studio storico e la restitution virtuale nell'era delle digital humanities »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 19th-20th October 2017, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D/3D data fusion for the comparative analysis of the vaults of Notre-Dame de Paris before and after the fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Girardeau-Montaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.221-231. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2023.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Web-Based Visualisation of 3D Point Clouds and Acoustic Descriptors: An Interdisciplinary Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.3819-3845. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition & integration of spatial and acoustic features: a workflow tailored to small-scale heritage architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA IMEKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol 11 (No 2 (2022)), pp. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust and Versatile Pipeline for Automatic Photogrammetric-Based Registration of Multimodal Cultural Heritage Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.2051. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12122051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of spatial distribution of light sources in reflectance transformation imaging based on adaptive local density estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Nurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Zendagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metadata enriched system for the documentation of multi-modal digital imaging surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v6i1.33767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie numérique et conservation-restauration : état de l’art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.21940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete methodology for the mechanical diagnosis of statue provided by innovative uses of 3D model. Application to the imperial marble statue of Alba-la-Romaine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bromblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Gügi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical study of Germolles’ wall paintings: the input of imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Degrigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Piqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutsa Papiashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Archaeology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (15), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/var.2016.5831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Louiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Open-Source Photogrammetry : Toward Synergies Between Meshroom, MicMac and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Rupnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Pierdicca; Ramona Quattrini; Francesco Fassi; Fabio Remondino, Feb 2026, Ancone, Italy. pp.343-350, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A W7 structured metadata framework for reinforcing data provenances in 2D/3D digitization workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabio Remondino; Roberto Pierdicca; Ramona Quattrini; Francesco Fassi, Feb 2026, Ancone, Italy. pp.351-358, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-351-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05512234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dür.air: reconciling acquisition and interpretation in cultural heritage field documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International ISPRS / CIPA Workshop "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPRS (International Society for Photogrammetry and Remote Sensing); CIPA (The International Committee for Documentation of Cultural Heritage), Feb 2026, Ancona, Italy. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization, fusion and enrichment of Multimodal Imaging for Interdisciplinary Digital Heritage Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Véron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.Digital Heritage International Congress 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Tournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORTMED 2025 - International Conference on Modern Age Fortifications of the Mediterranean coast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università della Campania ‘Luigi Vanvitelli', Apr 2025, Caserta, Italy. pp.909-917, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 360-based photogrammetric pipeline for narrow and dark indoor surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.349-356, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop 3D-ARCH "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Sienna, Italy. pp.127-134, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantically enriched multimodal imaging approach dedicated to conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-2-W1-2022-415-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VISUAL CROSS-EXAMINATION OF ARCHITECTURAL AND ACOUSTIC DATA: THE 3D INTEGRATOR EXPERIMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Mantua, Italy. pp.81 - 88, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-2-w1-2022-81-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop digital technologies in the scientific action for the restoration of Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Malavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop 3D-ARCH « 3D Virtual Reconstruction and Visualization of Complex Architectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano (HeSuTech Lab and 3D Survey group); FBK Trento (3D Optical Metrology unit), Mar 2022, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space & sound characterisation of small-scale architectural heritage: an interdisciplinary, lightweight workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Trento, Italy. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02981084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.565-571, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-565-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for calibration of the spatial distribution of light positions in free-form RTI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuly Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Goïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alamin Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology, 2019, Munich, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.38, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2527504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ponchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the conservation diagnosis based on the merge of heterogeneous data and the use of an “in-situ toolbox”: application to a wall painting case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bodnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LACONA 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral photogrammetric data acquisition and processing for wall paintings studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ISPRS/CIPA 3D-ARCH international workshop on "3D Virtual Reconstruction and Visualization of Complex Architectures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nafplio, Greece. pp.559--566, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W3-559-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multimodal photogrammetric acquisition and processing methodology for monitoring conservation and restoration studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EUROGRAPHICS Workshop on Graphics and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurographics, Oct 2016, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/gch.20161409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of shape semantics from curvature-based signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lo Buglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des objets matériels aux données numériques : enjeux de numérisation multi-échelle et multi-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mustapha Mouaddib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Saleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully automated incremental photogrammetric processing dedicated for collaborative remote-computing workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Morlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP 3D-ARCH «3D VIRTUAL RECONSTRUCTION AND VISUALIZATION OF COMPLEX ARCHITECTURES»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of antique statue combining laser vibrometry and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bagnéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacona XII, 12th conference on Lasers in the Conservation of Artworks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogrammétrie multispectrale dans l’étude des peintures murales : Acquisition et traitement de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Faraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Gattet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiat-Lux, la fusion d’images pour une approche multi-échelle, multi-temporelle et multispectrale dédiée à la conservation des biens culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526767v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport critique sur les matériels et logiciels 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Paitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Réby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR 2002 CNRS MAP. 2025, 8 p., image, table, bibliographie et webographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05335688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Catalogue of Innovative Workflows for Data Management and Connection to the SSH KG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Homo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pescarmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPERAS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Calantropio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Carpentiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation, Fusion et Enrichissement d’Imagerie Multimodale pour les Sciences du Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Arts et Métiers Sciences et Technologies; HESAM Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation, fusion et enrichissement d'imagerie multimodale pour les Sciences du Patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pamart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. HESAM Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024HESAE001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04766193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -105,203 +114,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -338,51 +195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3724-4829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25401318X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04569913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s357459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.3d4ch-competencecentre.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/101188018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndameheritage.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espadon.net/workpackages/wp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espadon.net/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.map.cnrs.fr/fr/recherche/projets/anamnesis/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-sesames.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/actualites-de-lanr/details/news/numerisation-du-patrimoine-zoom-sur-les-nouvelles-strategies-dacquisition-et-de-traitement-develo/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/fr/Thematiques/Sciences-du-patrimoine/Actualites/Pour-une-meilleure-apprehension-des-questions-de-conservation-et-de-documentation-des-aeuvres-grace-a-la-numerisation-le-projet-SUMUM" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr-sumum.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.map-isti-jointlab.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theartnewspaper.com/2017/06/22/french-military-funds-technology-to-document-heritage-in-conflict-zones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fiatlux.gamsau.archi.fr/?page_id=7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monumentum.map.cnrs.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6Bk4rkK6Al8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs3d.hypotheses.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notre-dame.science/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/journal-of-cultural-heritage/about/editorial-board" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/heritage/special_issues/V9B4343TJM" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfpt.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cipaheritagedocumentation.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isprs.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/journal/jocch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/digital-applications-in-archaeology-and-cultural-heritage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.e-rihs.eu/catalogue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrsformation.cnrs.fr/catalogue/formation/62/methodes-et-strategies-du-releve-numerique-2d3d-appliquees-aux-objets-monuments-et-sites-patrimoniaux/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.swiss-crc.ch/common-projects/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosch.info/publications-2.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lc3d.fbk.eu/#h.30sewk12kuvr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.map.cnrs.fr/intervention-sur-les-nouvelles-approches-et-defis-de-limagerie-multimodale-pour-les-sciences-du-patrimoine-le-17-octobre-au-cicrp/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/pSKVmaRJl8I" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04152022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Girardeau-Montaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.06.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5040197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12122051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuly Castro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Nurit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Zendagui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v6i1.33767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550947v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21940" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bagn&#233;ris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard G&#252;gi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degrigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piqu&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nutsa Papiashvili" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alamin Mansouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2016.5831" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaiani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-343-2026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vogel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-351-2026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Hubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-415-2022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-2-w1-2022-81-2022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517339v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981084v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-565-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02353517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527504" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Faraci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genevois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W3-559-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536771v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20161409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419463" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Vu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526820v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526767v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Homo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Santis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Greco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pescarmona" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04569913v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04766193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024HESAE001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>