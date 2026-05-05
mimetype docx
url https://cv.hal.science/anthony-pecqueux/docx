--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Pecqueux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115878971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4738328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000073638188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux est sociologue, chercheur au Centre Max Weber, équipe PoCo (Politiques de la connaissance : savoirs situés et enjeux démocratiques / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.centre-max-weber.fr/Politiques-de-la-connaissance-savoirs-situes-et-enjeux-democratiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony.pecqueux@msh-lse.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.centre-max-weber.fr/Anthony-Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sociale de l'oreille. Enquêtes d'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux, Olivier Roueff. Editions de l'EHESS, 2009, En temps et lieux, 978-2-7132-2219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres au président : des chansons passionnées en direction des auditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Joan Stavo-Debauge, John Dewey face aux fondamentalismes. Les origines des discours « post-séculiers » et leur antidote, Éditions universitaires de Lorraine, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1276t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement / Milieu / Atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7-8, pp.1172-1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreilles ethnographiques. À propos de : Steven Feld, La recherche comme composition, Dijon, Les presses du réel, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures de l’interdisciplinarité : les sciences de la nature et les sciences humaines et sociales face à la question écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS 22, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Charlotte Marchina, Nomad’s land. Éleveurs, animaux et paysage chez les peuples mongols, 2019, Bruxelles, Zones sensibles&amp;quot; Puissances de l’intermittence et pouvoir de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.223-224. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes nomades et systèmes embarqués : une approche socio-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Attention et ses envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Théâtres de l'attention, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver, documenter, enquêter sur l’enquête qualitative. Le travail de l’ombre de beQuali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, HS 19, pp.183-198. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.10968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité comme ouverture à la contingence. Deux enquêtes situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.14011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales au travail (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les données de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Galonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Le Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 19, pp.17-33. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.10588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : la part de l'être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Belkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.071.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Guillaume Blanc, Elise Demeulenaere, Wolf Feuerhahn (dir.), Humanités environnementales. Enquêtes et contre-enquêtes, Paris, Publications de la Sorbonne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72-2, pp.463-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le savoir-faire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Damerdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia La Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.8833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la félicité-en-acte des spectacles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plaidoyer pour Do[ing] The Right Thing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sensibilité urbaine des images filmiques, 2016/04 (65), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image sonnante des urbanités sensibles. Fiction / politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sensibilité urbaine des images filmiques, 2016/04 (65), pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter de la musique ensemble. Ethnographies des écoutes musicales collectives (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecouter la musique ensemble, 25, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enjeux - Arguments - Positions, http://ambiances.revues.org/580. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Alain Cottereau & Mokhtar Mohatar Marzok, Une famille andalouse. Ethnocomptabilité d'une économie invisible, Paris, Bouchène, 2012, 354 p. (&amp;quot; Intérieurs du Maghreb &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210, pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Une histoire du rap en France, K. Hammou. La Découverte, Coll. « Cahiers libres », Paris (2012). 302 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), http://dx.doi.org/10.1016/j.soctra.2014.06.017. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] « Prendre les apparences au pied de la lettre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://ambiances.revues.org/475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver la face par la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les limites de l'inclusion démocratique, 9, pp.125-148. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.009.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempesta sonora o fuoco di campo sonoro. Do the Right Thing, interazione e ascolto musicale (in) pubblico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Denis-Constant Martin, Quand le rap sort de sa bulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3/4 (203-204), pp.655-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche écologique des expériences urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.5418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;affordances&amp;quot; des événements: des sons aux événements urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.215-227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.090.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le son des choses, les bruits de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.090.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris à l'oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 757-758, pp.593-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements auditifs des auditeurs-baladeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (Ethnographier les phénomènes sonores), http://www.ethnographiques.org/2009/Pecqueux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embarqués dans la ville et la musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156, pp.49-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultures visuelles des auditeurs-baladeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (Cultures visuelles de l'urbain contemporain), pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage adressé. Parole du rap et parole collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence du rap comme katharsis : vers une interprétation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copyright Volume ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (2), p. 55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plea for do(ing) the right thing. An ordinary dog day in Bed-Stuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arundathi Virmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Perceptions of Urban Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-137, 2021, 9780367280802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l'intermittence et pouvoir de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des liens faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.49-70, 2020, 9782271126221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orage ou feu de camp sonore. Do The Right Thing de Spike Lee, l’écoute musicale (en) publi(c)que et l’interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Damon-Guillot; Talia Bachir Loopuyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une pluralité audible ? Mondes de musique en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire François Rabelais, 2019, 978-2-86906-718-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie urbaine est un spectacle. Ordinaire et attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Cheyronnaud, Emmanuel Pedler (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'EHESS, 2018, coll. Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tordre l'attention. Ajustements perceptifs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie de l'attention. Nouvel horizon du capitalisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.219-228, 2014, Sciences humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Langshaw Austin, la perception et son ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Louis Colon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographier les sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pétra, pp.43-70, 2013, Anthropologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale et politique dans le monument historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tornatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la MSH, pp.283-310, 2013, " Cahiers d'ethnologie de la France "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la mobilisation et de l'action patrimoniales : agir pour / sur le Château de Lunéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Tornatore &amp; Noël Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formats d'une cause patrimoniale. Emotions et actions autour du Château de Lunéville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAHIC / Mission Ethnologie, pp.31-54, 2011, Les carnets du LAHIC n° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue d'émotions patrimoniales. Le cas du Château de Lunéville, de son incendie à sa reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Tornatore &amp; Noël Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formats d'une cause patrimoniale. Emotions et actions autour du Château de Lunéville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAHIC / Mission Ethnologie, pp.121-159, 2011, Les carnets du LAHIC n° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, &amp;quot;Ecologie sociale de l'oreille. Enquêtes d'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux, Olivier Roueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie sociale de l'oreille. Enquêtes d'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.13-26, 2009, En temps et lieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute musicale mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Raibaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la MSHA, p. 61-72, 2009, Cultures, régions, mondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du patrimoine proche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cantelli, L. Pattaroni, M. Roca i Escoda, J. Stavo-Debauge (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p.115-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute-en-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux, Olivier Roueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie sociale de l'oreille. Enquêtes sur l'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.149-186, 2009, En temps et lieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des chansons constituent-elles un terrain anthropologique ? Notes pour une anthropologie de l'action musicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Perrenoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains de la musique. Approches socio-anthropologiques du fait musical contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, p. 71-94, 2006, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common partitions. Musical commonplaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black, Blanc, Beur. Rap Music and Hip-Hop Culture in the Francophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarecrow Press, p. 33-44, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Indifférence, attention, latéralité. Ethnographie d'un concert de rap »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Carrel et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le public en action. Usages et limites de la notion d'espace public en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, p. 319-337, 2003, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique incarnée du rap. Socio-anthropologie de la communication et de l'appropriation chansonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00126138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations de traversées musicales dans le Haut-­Doubs (Mamirolle / Morteau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 85, DRAC Franche-Comté; CRESSON. 2013, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes nomades et systèmes embarqués:Une approche socio-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des ambiances - Que faire du fond inextricablement politique des ambiances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler nonchalamment la langue française dans la chanson, XIXème – XXIème siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'automne de la chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. http://lehall.com/galerie/universitemarseille/?p=685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souci de l'auditeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales Philosophie, Psychologie, Sociologie Morales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France. http://www.ppsm.eu/?p=33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Musique / Patrimoine : des expériences culturelles urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant-propos: Musique / Patrimoine : des expériences culturelles urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ATTENTE AUX SPECTACLES CULTURELS A LEUR FELICITE-EN-ACTE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La félicité-en-acte d'un concert. Activités musiciennes contribuant à la réussite d'un moment musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'épistémologie du travail scientifique à la sociologie des modes de présence aux œuvres. Quelques usages de Michael Polanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épistémologie du travail scientifique à la sociologie des modes de présence aux œuvres. Quelques usages de Michael Polanyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. p. 73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie de l'expérience artistique, à travers deux cas musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pour une sociologie de l'expérience artistique, à travers deux cas musicaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. p. 179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAMSCI / CAVELL : CULTURES POPULAIRES, VIE ORDINAIRE ET POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio Gramsci, l'intellectuel aujourd'hui : politique, culture, globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dudelange, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J'te chante un rap !'. Entre rap et chanson française, vers une continuité des (âges d') écoutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit « Âges de la vie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Champlitte, France. p. 213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la notion d'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience musicale sous le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. 3p., http://shadyc.ehess.fr/document.php?id=335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions sociologiques sur les musiques actuelles : “ que signifie le rap / la techno ? ” Sociologie de l’art et demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e CONGRES DE L’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur place(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Villière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichir le monde. Entretien avec Vinciane Despret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Despret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.141-170. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et sciences de l’environnement : à la recherche de prises communes autour de tensions épistémiques irréductibles. Entretien avec Francis Chateauraynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chateauraynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.171-199. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sensibles urbaines. L’exemple de l’écoute musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la mobilisation et de l'action patrimoniales : agir pour / sur le Château de Lunéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue d'émotions patrimoniales. Le cas du château de Lunéville, de son incendie à sa reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orage ou feu de camp sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap public : à l'épreuve sérieuse des institutions et nonchalante de ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur place(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Villière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anthony Pecqueux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony-pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">115878971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4738328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000073638188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux est sociologue, chercheur au Centre Max Weber, équipe PoCo (Politiques de la connaissance : savoirs situés et enjeux démocratiques / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.centre-max-weber.fr/Politiques-de-la-connaissance-savoirs-situes-et-enjeux-democratiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anthony.pecqueux@msh-lse.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.centre-max-weber.fr/Anthony-Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie sociale de l'oreille. Enquêtes d'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux, Olivier Roueff. Editions de l'EHESS, 2009, En temps et lieux, 978-2-7132-2219-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode surnaturel de l’enquête ? A propos des Êtres de la vigne de Jean Foyer et de quelques tendances récentes en anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, p. 393-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres au président : des chansons passionnées en direction des auditeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement / Milieu / Atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7-8, pp.1172-1195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de &amp;quot;Joan Stavo-Debauge, John Dewey face aux fondamentalismes. Les origines des discours « post-séculiers » et leur antidote, Éditions universitaires de Lorraine, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1276t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreilles ethnographiques. À propos de : Steven Feld, La recherche comme composition, Dijon, Les presses du réel, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures de l’interdisciplinarité : les sciences de la nature et les sciences humaines et sociales face à la question écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS 22, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;Charlotte Marchina, Nomad’s land. Éleveurs, animaux et paysage chez les peuples mongols, 2019, Bruxelles, Zones sensibles&amp;quot; Puissances de l’intermittence et pouvoir de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.223-224. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Attention et ses envers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps-Objet-Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Théâtres de l'attention, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver, documenter, enquêter sur l’enquête qualitative. Le travail de l’ombre de beQuali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cadorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, HS 19, pp.183-198. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.10968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité comme ouverture à la contingence. Deux enquêtes situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.14011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes nomades et systèmes embarqués : une approche socio-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hybrid.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales au travail (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les données de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Galonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Le Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, HS 19, pp.17-33. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.10588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : la part de l'être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Belkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.11-21. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhiz.071.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Guillaume Blanc, Elise Demeulenaere, Wolf Feuerhahn (dir.), Humanités environnementales. Enquêtes et contre-enquêtes, Paris, Publications de la Sorbonne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72-2, pp.463-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Le savoir-faire des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Damerdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia La Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rabier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.8833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la félicité-en-acte des spectacles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image sonnante des urbanités sensibles. Fiction / politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sensibilité urbaine des images filmiques, 2016/04 (65), pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plaidoyer pour Do[ing] The Right Thing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La sensibilité urbaine des images filmiques, 2016/04 (65), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter de la musique ensemble. Ethnographies des écoutes musicales collectives (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecouter la musique ensemble, 25, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances et civilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enjeux - Arguments - Positions, http://ambiances.revues.org/580. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] « Prendre les apparences au pied de la lettre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://ambiances.revues.org/475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Une histoire du rap en France, K. Hammou. La Découverte, Coll. « Cahiers libres », Paris (2012). 302 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), http://dx.doi.org/10.1016/j.soctra.2014.06.017. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Alain Cottereau & Mokhtar Mohatar Marzok, Une famille andalouse. Ethnocomptabilité d'une économie invisible, Paris, Bouchène, 2012, 354 p. (&amp;quot; Intérieurs du Maghreb &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 210, pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver la face par la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les limites de l'inclusion démocratique, 9, pp.125-148. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.009.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempesta sonora o fuoco di campo sonoro. Do the Right Thing, interazione e ascolto musicale (in) pubblico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi culturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;affordances&amp;quot; des événements: des sons aux événements urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.215-227. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.090.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le son des choses, les bruits de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/commu.090.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche écologique des expériences urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.5418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de lecture] Denis-Constant Martin, Quand le rap sort de sa bulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3/4 (203-204), pp.655-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris à l'oreille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 757-758, pp.593-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embarqués dans la ville et la musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156, pp.49-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements auditifs des auditeurs-baladeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (Ethnographier les phénomènes sonores), http://www.ethnographiques.org/2009/Pecqueux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les cultures visuelles des auditeurs-baladeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (Cultures visuelles de l'urbain contemporain), pp.42-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un témoignage adressé. Parole du rap et parole collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence du rap comme katharsis : vers une interprétation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copyright Volume ! </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (2), p. 55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plea for do(ing) the right thing. An ordinary dog day in Bed-Stuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arundathi Virmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Perceptions of Urban Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-137, 2021, 9780367280802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissances de l'intermittence et pouvoir de la participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des liens faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.49-70, 2020, 9782271126221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orage ou feu de camp sonore. Do The Right Thing de Spike Lee, l’écoute musicale (en) publi(c)que et l’interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Damon-Guillot; Talia Bachir Loopuyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une pluralité audible ? Mondes de musique en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire François Rabelais, 2019, 978-2-86906-718-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie urbaine est un spectacle. Ordinaire et attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Cheyronnaud, Emmanuel Pedler (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de l'EHESS, 2018, coll. Enquête</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parlons-en comme espace de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Blondiaux; Christophe Traïni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-91, 2018, 2724622359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01775326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tordre l'attention. Ajustements perceptifs en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Citton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie de l'attention. Nouvel horizon du capitalisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.219-228, 2014, Sciences humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morale et politique dans le monument historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tornatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la MSH, pp.283-310, 2013, " Cahiers d'ethnologie de la France "</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Langshaw Austin, la perception et son ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Louis Colon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographier les sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pétra, pp.43-70, 2013, Anthropologiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue d'émotions patrimoniales. Le cas du Château de Lunéville, de son incendie à sa reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Tornatore &amp; Noël Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formats d'une cause patrimoniale. Emotions et actions autour du Château de Lunéville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAHIC / Mission Ethnologie, pp.121-159, 2011, Les carnets du LAHIC n° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la mobilisation et de l'action patrimoniales : agir pour / sur le Château de Lunéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Tornatore &amp; Noël Barbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formats d'une cause patrimoniale. Emotions et actions autour du Château de Lunéville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAHIC / Mission Ethnologie, pp.31-54, 2011, Les carnets du LAHIC n° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, &amp;quot;Ecologie sociale de l'oreille. Enquêtes d'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux, Olivier Roueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie sociale de l'oreille. Enquêtes d'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.13-26, 2009, En temps et lieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du patrimoine proche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cantelli, L. Pattaroni, M. Roca i Escoda, J. Stavo-Debauge (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p.115-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute-en-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony Pecqueux, Olivier Roueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie sociale de l'oreille. Enquêtes sur l'expérience musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'EHESS, pp.149-186, 2009, En temps et lieux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écoute musicale mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Raibaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la musique vient au territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. de la MSHA, p. 61-72, 2009, Cultures, régions, mondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des chansons constituent-elles un terrain anthropologique ? Notes pour une anthropologie de l'action musicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Perrenoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains de la musique. Approches socio-anthropologiques du fait musical contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, p. 71-94, 2006, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Indifférence, attention, latéralité. Ethnographie d'un concert de rap »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Carrel et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le public en action. Usages et limites de la notion d'espace public en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, p. 319-337, 2003, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common partitions. Musical commonplaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black, Blanc, Beur. Rap Music and Hip-Hop Culture in the Francophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scarecrow Press, p. 33-44, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique incarnée du rap. Socio-anthropologie de la communication et de l'appropriation chansonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00126138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations de traversées musicales dans le Haut-­Doubs (Mamirolle / Morteau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 85, DRAC Franche-Comté; CRESSON. 2013, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoutes nomades et systèmes embarqués:Une approche socio-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’immerger : observer - prendre part - participer : Sur quelques conséquences d’une enquête ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-équipes de l’UMR AAU : "Différentes formes de mise à l’épreuve de l’immersion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU (UMR 1563), Jan 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d’une expérience de terrain sur le monde de la précarité : le «Parlons-en»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Polygonale 11 : Milieux / Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Dehais; Emmanuel Doutriaux; Anne Lefebvre; Elizabeth Mortamais, May 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Parlons-En&amp;quot; comme espace de circulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La démocratie participative et délibérative : refoulement ou formalisation des émotions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loïc Blondiaux; Christophe Traïni; Université Paris 1 Panthéon-Sorbonne; GIS Démocratie et Participation, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des ambiances - Que faire du fond inextricablement politique des ambiances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler nonchalamment la langue française dans la chanson, XIXème – XXIème siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'automne de la chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. http://lehall.com/galerie/universitemarseille/?p=685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souci de l'auditeur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude internationales Philosophie, Psychologie, Sociologie Morales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amiens, France. http://www.ppsm.eu/?p=33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ATTENTE AUX SPECTACLES CULTURELS A LEUR FELICITE-EN-ACTE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La félicité-en-acte d'un concert. Activités musiciennes contribuant à la réussite d'un moment musical »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos: Musique / Patrimoine : des expériences culturelles urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant-propos: Musique / Patrimoine : des expériences culturelles urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'épistémologie du travail scientifique à la sociologie des modes de présence aux œuvres. Quelques usages de Michael Polanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'épistémologie du travail scientifique à la sociologie des modes de présence aux œuvres. Quelques usages de Michael Polanyi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. p. 73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie de l'expérience artistique, à travers deux cas musicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pour une sociologie de l'expérience artistique, à travers deux cas musicaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. p. 179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAMSCI / CAVELL : CULTURES POPULAIRES, VIE ORDINAIRE ET POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio Gramsci, l'intellectuel aujourd'hui : politique, culture, globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dudelange, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la notion d'expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience musicale sous le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Marseille, France. 3p., http://shadyc.ehess.fr/document.php?id=335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions sociologiques sur les musiques actuelles : “ que signifie le rap / la techno ? ” Sociologie de l’art et demande sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e CONGRES DE L’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Sep 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘J'te chante un rap !'. Entre rap et chanson française, vers une continuité des (âges d') écoutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vous avez dit « Âges de la vie ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Champlitte, France. p. 213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur place(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Villière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichir le monde. Entretien avec Vinciane Despret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Despret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.141-170. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et sciences de l’environnement : à la recherche de prises communes autour de tensions épistémiques irréductibles. Entretien avec Francis Chateauraynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chateauraynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.171-199. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sensibles urbaines. L’exemple de l’écoute musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p. 20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la mobilisation et de l'action patrimoniales : agir pour / sur le Château de Lunéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue d'émotions patrimoniales. Le cas du château de Lunéville, de son incendie à sa reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orage ou feu de camp sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap public : à l'épreuve sérieuse des institutions et nonchalante de ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur place(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Villière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7D6696D"/>
+    <w:nsid w:val="CD0BF08A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-pecqueux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115878971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4738328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073638188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-max-weber.fr/Politiques-de-la-connaissance-savoirs-situes-et-enjeux-democratiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.pecqueux@msh-lse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-max-weber.fr/Anthony-Pecqueux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pd1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276t" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287199v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14566" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.501" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Belkis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.071.0011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Damerdji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0199" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01248567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.580" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.06.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083230v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.009.0125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978340v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.090.0215" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.090.0005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450039v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532813v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tornatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126138v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745877v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349603v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349602v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14921" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287209v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14951" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-pecqueux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115878971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/4738328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073638188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-max-weber.fr/Politiques-de-la-connaissance-savoirs-situes-et-enjeux-democratiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.pecqueux@msh-lse.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-max-weber.fr/Anthony-Pecqueux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pd1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287199v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14566" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5794" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02655511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Haeringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Belkis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peroni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.071.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Damerdji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.1009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0199" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.438" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01248567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.06.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.009.0125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.090.0215" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.090.0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01775326v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100737340" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tornatore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126138v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111916v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099843v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Villi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Despret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14921" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287209v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14951" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911191v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>