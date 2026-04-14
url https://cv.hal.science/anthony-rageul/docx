--- v0 (2026-03-04)
+++ v1 (2026-04-14)
@@ -139,187 +139,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une disparition des interfaces graphiques ? La bande dessinée numérique au prisme du webdesign</w:t>
+                <w:t xml:space="preserve">Le style à l’épreuve des pratiques numériques. - Introduction au dossier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Masoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.5-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534575v1</w:t>
+                <w:t xml:space="preserve">hal-04534581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le style à l’épreuve des pratiques numériques. - Introduction au dossier.</w:t>
+                <w:t xml:space="preserve">Vers une disparition des interfaces graphiques ? La bande dessinée numérique au prisme du webdesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athina Masoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.8176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534581v1</w:t>
+                <w:t xml:space="preserve">hal-04534575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode de recherche-création en Arts Plastiques :prescription, prospective et mise à l'épreuve de l'objet</w:t>
               </w:r>
@@ -377,174 +377,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de création et émergence de &amp;quot;modes performatifs de création&amp;quot; dans la pratique du récit-interface</w:t>
+                <w:t xml:space="preserve">Récit-interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181-184 (2), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lige.181.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274127v1</w:t>
+                <w:t xml:space="preserve">hal-03274119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit-interface</w:t>
+                <w:t xml:space="preserve">Contraintes de création et émergence de &amp;quot;modes performatifs de création&amp;quot; dans la pratique du récit-interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Littératures, performances &amp; technologies, 22, pp.65-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lige.181.0122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03274119v1</w:t>
+                <w:t xml:space="preserve">hal-03274127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Pleasure of Coding Interface Narratives</w:t>
               </w:r>
@@ -705,440 +705,440 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée saisie par le numérique : formes et enjeux du récit reconfiguré par l'interactivité</w:t>
+                <w:t xml:space="preserve">La bande dessinée numérique. Figures et tensions d'un médium hybride.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybridations textes et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais, 2011, Tours, France. pp.177-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-01127320v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la bande dessinée numérique. Un regard sur la variété de la création.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10è séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2012, Brest, France. pp.267-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeil, la main et l'ordinateur. Manipulation et perception dans le récit dessiné interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au sens figuré: esthésie et bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de Recherche en Art Séquentiel, 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer la bande dessinée numérique alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures indépendantes de la bande dessinée mondiale. Tirer un trait, tisser des liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures de la bande dessinée numérique. Un regard sur la variété de la création.</w:t>
+                <w:t xml:space="preserve">La bande dessinée saisie par le numérique : formes et enjeux du récit reconfiguré par l'interactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...109 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014REN20024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02514186v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01127320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1214,51 +1214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D980F805"/>
+    <w:nsid w:val="7017F04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1445,51 +1445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-rageul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Masoura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-rageul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Masoura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8176" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>