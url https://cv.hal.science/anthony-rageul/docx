--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -377,174 +377,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit-interface</w:t>
+                <w:t xml:space="preserve">Contraintes de création et émergence de &amp;quot;modes performatifs de création&amp;quot; dans la pratique du récit-interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Littératures, performances &amp; technologies, 22, pp.65-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274119v1</w:t>
+                <w:t xml:space="preserve">hal-03274127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de création et émergence de &amp;quot;modes performatifs de création&amp;quot; dans la pratique du récit-interface</w:t>
+                <w:t xml:space="preserve">Récit-interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181-184 (2), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lige.181.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274127v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Pleasure of Coding Interface Narratives</w:t>
               </w:r>
@@ -705,440 +705,440 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée numérique. Figures et tensions d'un médium hybride.</w:t>
+                <w:t xml:space="preserve">La bande dessinée saisie par le numérique : formes et enjeux du récit reconfiguré par l'interactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014REN20024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480257v1</w:t>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-02514186v1</w:t>
+                <w:t xml:space="preserve">tel-01127320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée saisie par le numérique : formes et enjeux du récit reconfiguré par l'interactivité</w:t>
+                <w:t xml:space="preserve">Figures de la bande dessinée numérique. Un regard sur la variété de la création.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10è séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2012, Brest, France. pp.267-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée numérique. Figures et tensions d'un médium hybride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybridations textes et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais, 2011, Tours, France. pp.177-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeil, la main et l'ordinateur. Manipulation et perception dans le récit dessiné interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au sens figuré: esthésie et bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de Recherche en Art Séquentiel, 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-01127320v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer la bande dessinée numérique alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures indépendantes de la bande dessinée mondiale. Tirer un trait, tisser des liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1214,51 +1214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7017F04D"/>
+    <w:nsid w:val="F58C4AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1445,51 +1445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-rageul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Masoura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8176" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-rageul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Masoura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8176" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>