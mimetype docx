--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -64,1089 +64,1627 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">anthony-rageul</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0004-8909-7220</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de Conférences en Arts Plastiques à l’Université de Reims Champagne-Ardenne, Anthony Rageul enseigne les Métiers du Multimédia et de l’Internet (IUT de Troyes) et est chercheur au CRIMEL (Reims). Il est également chercheur associé au LARA-SEPPIA (Université Toulouse Jean Jaurès). Auteur de bande dessinée papier et numérique, actif en ligne et dans le fanzinat, il en a fait son objet d’étude, y consacrant sa thèse soutenue en 2014. Il poursuit désormais ce travail de recherche-création en l’articulant autour de la notion de « récit-interface » et s’intéresse à la question du style dans les arts numériques à l’ère des plateformes et de l’IA.Quelques mots clés : narration, récit, interactivité, interface, arts et littératures numériques, contraintes de création, plateformisation.Plus d'infos : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.anthonyrageul.net</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le style à l’épreuve des pratiques numériques. - Introduction au dossier.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perspectives de la recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athina Masoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04534581v1</w:t>
+              <w:t xml:space="preserve">colloque Etudier la bande dessinée au XXIè siècle,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3RDB, Mar 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une disparition des interfaces graphiques ? La bande dessinée numérique au prisme du webdesign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quel(le)s geste à l'ère de la bande dessinée de plateforme? Gestique de l'objet / Geste artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">webinaire Le geste et la geste numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe InterGestes, Apr 2026, Visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/comicalites.8176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04534575v1</w:t>
+                <w:t xml:space="preserve">hal-05614224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode de recherche-création en Arts Plastiques :prescription, prospective et mise à l'épreuve de l'objet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transmédialités, intermédialités, supports, médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belphegor</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">table ronde avec Laurent Bruel et Aurélie William-Levaux modérée par Sébastien Conard, dans le cadre du colloque Bande dessinée et Beaux-Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles et UVSQ-Université Paris-Saclay, Nov 2025, Bruxelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274134v1</w:t>
+                <w:t xml:space="preserve">hal-05614208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes de création et émergence de &amp;quot;modes performatifs de création&amp;quot; dans la pratique du récit-interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèles et notions apparentées dans la pratique critique des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03274127v1</w:t>
+              <w:t xml:space="preserve">séminaire du CRIMEL (Rendez-vous des Chercheurs), Université de Reims Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMEL, Dec 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit-interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une autre obsolescence : la pratique artistique face à l'objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03274119v1</w:t>
+              <w:t xml:space="preserve">Colloque international Recherche-création et numérique : pratiques, méthodologies et réflexivités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Pleasure of Coding Interface Narratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Expériences de lecture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Table ronde avec Meyra Sudal, dans le cadre d'une journée professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival Brest en Bulles, Livres et lecture en Bretagne et le Réseau des médiathèque de Brest, Sep 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du diaporama à la figure de la planche évolutive : style et dispositifs interactifs dans la bande dessinée numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le style en (icono)texte,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche Sorbonne Université, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la bande dessinée numérique. Un regard sur la variété de la création.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10è séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2012, Brest, France. pp.267-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02442514v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée numérique. Figures et tensions d'un médium hybride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybridations textes et images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais, 2011, Tours, France. pp.177-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeil, la main et l'ordinateur. Manipulation et perception dans le récit dessiné interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au sens figuré: esthésie et bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de Recherche en Art Séquentiel, 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer la bande dessinée numérique alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures indépendantes de la bande dessinée mondiale. Tirer un trait, tisser des liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BD numérique, entre jeu vidéo et Net Art?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers une disparition des interfaces graphiques ? La bande dessinée numérique au prisme du webdesign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée et numérique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02480184v1</w:t>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.8176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le style à l’épreuve des pratiques numériques. - Introduction au dossier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Masoura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode de recherche-création en Arts Plastiques :prescription, prospective et mise à l'épreuve de l'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ecritures et formats médiatiques, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.3893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes de création et émergence de &amp;quot;modes performatifs de création&amp;quot; dans la pratique du récit-interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules : revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Littératures, performances &amp; technologies, 22, pp.65-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit-interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181-184 (2), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lige.181.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Pleasure of Coding Interface Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rageul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Comics Grid: Journal of Comics Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/cg.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée saisie par le numérique : formes et enjeux du récit reconfiguré par l'interactivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La BD numérique, entre jeu vidéo et Net Art?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2014. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-01127320v1</w:t>
+              <w:t xml:space="preserve">Pascal Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande dessinée et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2016, Les Essentiels d'Hermès, 9782271087591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures de la bande dessinée numérique. Un regard sur la variété de la création.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La bande dessinée saisie par le numérique : formes et enjeux du récit reconfiguré par l'interactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rageul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-02514186v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Rennes 2, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014REN20024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01127320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1214,51 +1752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F58C4AE5"/>
+    <w:nsid w:val="3DC1D917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1445,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-rageul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534581v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rageul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Masoura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8176" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274119v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anthony-rageul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8909-7220" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthonyrageul.net" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rageul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480257v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.8176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Masoura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.181.0122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/cg.107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>