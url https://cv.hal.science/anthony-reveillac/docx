--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -837,269 +837,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density analysis of BSDEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Possamaï</w:t>
+                <w:t xml:space="preserve">Stochastic regularization effects of semi-martingales on random functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432980v1</w:t>
+                <w:t xml:space="preserve">hal-01178614v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic regularization effects of semi-martingales on random functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Duboscq</w:t>
+                <w:t xml:space="preserve">On the Malliavin differentiability of BSDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AIHP723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178614v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the Malliavin-Sobolev spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Imkeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1140,278 +1140,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Malliavin differentiability of BSDEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Possamaï</w:t>
+                <w:t xml:space="preserve">Functional limit theorems for generalized variations of the fractional Brownian sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko S. Pakkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/15-AIHP723⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/15-BEJ707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971728v2</w:t>
+                <w:t xml:space="preserve">hal-00976747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional limit theorems for generalized variations of the fractional Brownian sheet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikko S. Pakkanen</w:t>
+                <w:t xml:space="preserve">Density analysis of BSDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (3), </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), pp.2817 - 2857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/15-BEJ707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/15-AOP1035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976747v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility maximization with random horizon: a BSDE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1846,326 +1846,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermite variations of the fractional Brownian sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiability of quadratic BSDEs generated by continuous martingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Imkeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Stauch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Tudor</w:t>
+                <w:t xml:space="preserve">Anja Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219493711500213⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.285-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AAP769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522801v1</w:t>
+                <w:t xml:space="preserve">hal-00918424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiability of quadratic BSDEs generated by continuous martingales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Imkeller</w:t>
+                <w:t xml:space="preserve">Sure shrinkage of Gaussian paths and signal identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/11-AAP769⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.180-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2009013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918424v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sure shrinkage of Gaussian paths and signal identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermite variations of the fractional Brownian sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15, pp.180-196. </w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (03), pp.1150021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps/2009013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219493711500213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918366v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvability and numerical simulation of BSDEs related to BSPDEs with applications to utility maximization</w:t>
               </w:r>
@@ -2327,217 +2327,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate normal approximation using Stein's method and Malliavin calculus</w:t>
+                <w:t xml:space="preserve">The weak Stratonovich integral with respect to fractional Brownian motion with Hurst parameter 1/6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Nourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Peccati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Réveillac</w:t>
+                <w:t xml:space="preserve">Jason Swanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (70), pp.2117-2162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272442v2</w:t>
+                <w:t xml:space="preserve">hal-00493981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weak Stratonovich integral with respect to fractional Brownian motion with Hurst parameter 1/6</w:t>
+                <w:t xml:space="preserve">Multivariate normal approximation using Stein's method and Malliavin calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Nourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Peccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Swanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (70), pp.2117-2162</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493981v1</w:t>
+                <w:t xml:space="preserve">hal-00272442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of weighted quadratic variations of fractional Brownian motion: the critical case H=1/4</w:t>
               </w:r>
@@ -2608,118 +2608,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein estimation for the drift of Gaussian processes using the Malliavin calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of quadratic variation for two-parameter diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (05), pp.2531-2550. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119 (05), pp.1652-1672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/07-AOS540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918464v1</w:t>
+                <w:t xml:space="preserve">hal-00918474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of finite-dimensional laws of the weighted quadratic variations process for some fractional Brownian sheets</w:t>
               </w:r>
@@ -2777,105 +2764,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of quadratic variation for two-parameter diffusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stein estimation for the drift of Gaussian processes using the Malliavin calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 119 (05), pp.1652-1672. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (05), pp.2531-2550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/07-AOS540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918474v1</w:t>
+                <w:t xml:space="preserve">hal-00918464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein estimation of Poisson process intensities</w:t>
               </w:r>
@@ -3308,246 +3308,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Self-Exciting Processes with Dependencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Peyrat</w:t>
+                <w:t xml:space="preserve">Quantification of limit theorems for Hawkes processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997515v3</w:t>
+                <w:t xml:space="preserve">hal-05001701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of limit theorems for Hawkes processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate Self-Exciting Processes with Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Massat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05001701v2</w:t>
+                <w:t xml:space="preserve">hal-04997515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal approximation of Functionals of Point Processes: Application to Hawkes Processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,51 +4135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rosenbaum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.02.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01233-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176741v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-52" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mastrolia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Possama&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178614v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.08.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971728v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko S. Pakkanen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126684v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Penner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-014-0243-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Moreno-Bromberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. Pirvu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2268911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stauch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711500213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Richter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP769" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2009013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024911006437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272442v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Swanson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AOP473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOS540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990802564491" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-007-9018-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QX8HTV2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL68L92R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863893v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Cherkaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997515v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001701v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Massat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663022v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874707v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo dos Reis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rosenbaum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.02.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01233-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176741v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-52" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178614v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971728v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mastrolia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Possama&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.08.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko S. Pakkanen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126684v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Penner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-014-0243-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Moreno-Bromberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. Pirvu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2268911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Richter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2009013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stauch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711500213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024911006437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Swanson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272442v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AOP473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.08.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990802564491" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOS540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-007-9018-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QX8HTV2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL68L92R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863893v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Cherkaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001701v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Massat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997515v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663022v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874707v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo dos Reis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>