--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -837,581 +837,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic regularization effects of semi-martingales on random functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Duboscq</w:t>
+                <w:t xml:space="preserve">Density analysis of BSDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), pp.2817 - 2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AOP1035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178614v3</w:t>
+                <w:t xml:space="preserve">hal-01432980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Malliavin differentiability of BSDEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Possamaï</w:t>
+                <w:t xml:space="preserve">Stochastic regularization effects of semi-martingales on random functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-AIHP723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00971728v2</w:t>
+                <w:t xml:space="preserve">hal-01178614v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the Malliavin-Sobolev spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Imkeller</w:t>
+                <w:t xml:space="preserve">On the Malliavin differentiability of BSDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2015.08.020⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/15-AIHP723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101190v1</w:t>
+                <w:t xml:space="preserve">hal-00971728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional limit theorems for generalized variations of the fractional Brownian sheet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikko S. Pakkanen</w:t>
+                <w:t xml:space="preserve">A note on the Malliavin-Sobolev spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Imkeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/15-BEJ707⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2015.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976747v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density analysis of BSDEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dylan Possamaï</w:t>
+                <w:t xml:space="preserve">Functional limit theorems for generalized variations of the fractional Brownian sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko S. Pakkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (4), pp.2817 - 2857. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-AOP1035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/15-BEJ707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432980v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility maximization with random horizon: a BSDE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Mastrolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Horst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Imkeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,356 +1846,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiability of quadratic BSDEs generated by continuous martingales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermite variations of the fractional Brownian sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Richter</w:t>
+                <w:t xml:space="preserve">Michael Stauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/11-AAP769⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (03), pp.1150021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493711500213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918424v1</w:t>
+                <w:t xml:space="preserve">hal-00522801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sure shrinkage of Gaussian paths and signal identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Privault</w:t>
+                <w:t xml:space="preserve">Differentiability of quadratic BSDEs generated by continuous martingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Imkeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.285-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AAP769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ps/2009013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00918366v1</w:t>
+                <w:t xml:space="preserve">hal-00918424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermite variations of the fractional Brownian sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sure shrinkage of Gaussian paths and signal identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Tudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (03), pp.1150021. </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.180-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219493711500213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps/2009013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522801v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvability and numerical simulation of BSDEs related to BSPDEs with applications to utility maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Imkeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,274 +2608,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of quadratic variation for two-parameter diffusions</w:t>
+                <w:t xml:space="preserve">Convergence of finite-dimensional laws of the weighted quadratic variations process for some fractional Brownian sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 119 (05), pp.1652-1672. </w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (01), pp.51-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07362990802564491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918474v1</w:t>
+                <w:t xml:space="preserve">hal-00918480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of finite-dimensional laws of the weighted quadratic variations process for some fractional Brownian sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stein estimation for the drift of Gaussian processes using the Malliavin calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (01), pp.51-73. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (05), pp.2531-2550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07362990802564491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/07-AOS540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918480v1</w:t>
+                <w:t xml:space="preserve">hal-00918464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein estimation for the drift of Gaussian processes using the Malliavin calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of quadratic variation for two-parameter diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (05), pp.2531-2550. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119 (05), pp.1652-1672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/07-AOS540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918464v1</w:t>
+                <w:t xml:space="preserve">hal-00918474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein estimation of Poisson process intensities</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863893v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3308,115 +3308,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of limit theorems for Hawkes processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Coutin</w:t>
+                <w:t xml:space="preserve">A new class of self-exciting point processes with finite sizes clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Massat</w:t>
+                <w:t xml:space="preserve">Achille Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001701v2</w:t>
+                <w:t xml:space="preserve">hal-05628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Self-Exciting Processes with Dependencies</w:t>
               </w:r>
@@ -3484,445 +3497,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal approximation of Functionals of Point Processes: Application to Hawkes Processes.</w:t>
+                <w:t xml:space="preserve">Quantification of limit theorems for Hawkes processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663022v2</w:t>
+                <w:t xml:space="preserve">hal-05001701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson imbedding meets the Clark-Ocone formula *</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Peyrat</w:t>
+                <w:t xml:space="preserve">Normal approximation of Functionals of Point Processes: Application to Hawkes Processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554378v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit correlations for the Hawkes processes *</w:t>
+                <w:t xml:space="preserve">Poisson imbedding meets the Clark-Ocone formula *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058740v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Risk-Sharing Principal-Agent problem through the Reverse-Hölder inequality</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Explicit correlations for the Hawkes processes *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01874707v3</w:t>
+                <w:t xml:space="preserve">hal-04058740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak martingale representation for continuous Markov processes and application to quadratic growth BSDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Risk-Sharing Principal-Agent problem through the Reverse-Hölder inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615501v1</w:t>
+                <w:t xml:space="preserve">hal-01874707v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weak martingale representation for continuous Markov processes and application to quadratic growth BSDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FBSDE with time delayed generators: Lp-solutions, differentiability, representation formulas and path regularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Réveillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,65 +4031,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianing Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4135,51 +4236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rosenbaum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.02.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01233-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176741v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-52" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178614v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971728v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mastrolia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Possama&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP723" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.08.020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko S. Pakkanen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126684v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Penner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-014-0243-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Moreno-Bromberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. Pirvu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2268911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Richter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2009013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stauch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711500213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024911006437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Swanson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272442v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AOP473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.08.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990802564491" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOS540" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-007-9018-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QX8HTV2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL68L92R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863893v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Cherkaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001701v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Massat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997515v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663022v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874707v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo dos Reis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hillairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJP1193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rosenbaum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.02.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-022-01233-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176741v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03189614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v19-52" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636293v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Mastrolia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Possama&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178614v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971728v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AIHP723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2015.08.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko S. Pakkanen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/15-BEJ707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126684v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jeanblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024915500454" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Penner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-014-0243-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Moreno-Bromberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian A. Pirvu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2268911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stauch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Tudor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711500213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Richter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP769" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918366v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2009013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219024911006437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2011.09.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Swanson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272442v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Peccati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-AOP473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990802564491" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AOS540" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-007-9018-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QX8HTV2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL68L92R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863893v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Cherkaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997515v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001701v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Massat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663022v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874707v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo dos Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>